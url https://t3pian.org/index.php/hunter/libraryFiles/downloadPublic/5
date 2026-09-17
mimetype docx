--- v0 (2025-10-15)
+++ v1 (2026-09-17)
@@ -11,66 +11,64 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="3AADF53A" w14:textId="77777777" w:rsidR="00AC6514" w:rsidRDefault="00AC6514">
       <w:pPr>
         <w:spacing w:line="228" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:smallCaps/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk188485061"/>
-      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="35CD2AEA" w14:textId="77777777" w:rsidR="00E5128A" w:rsidRDefault="00E5128A">
       <w:pPr>
         <w:spacing w:line="228" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:smallCaps/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0A98BAE6" w14:textId="66CF3265" w:rsidR="0059452D" w:rsidRDefault="00027019">
       <w:pPr>
         <w:spacing w:line="228" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:smallCaps/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
@@ -125,51 +123,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Times New Roman, Size 13, Max 20 Words)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="58104813" w14:textId="77777777" w:rsidR="0059452D" w:rsidRDefault="0059452D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="03A9D474" w14:textId="442C74C5" w:rsidR="0059452D" w:rsidRDefault="00027019">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Hlk188485174"/>
+      <w:bookmarkStart w:id="1" w:name="_Hlk188485174"/>
       <w:r>
         <w:t>Author-name</w:t>
       </w:r>
       <w:r w:rsidRPr="00653561">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:t>, Author-name</w:t>
       </w:r>
       <w:r w:rsidRPr="00653561">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:t>, Author-name</w:t>
       </w:r>
       <w:r w:rsidRPr="00653561">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
@@ -251,98 +249,95 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidR="003C1DAE" w:rsidRPr="003B10CC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>email-author-3@ymail.com</w:t>
         </w:r>
         <w:r w:rsidR="003C1DAE" w:rsidRPr="003B10CC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:vertAlign w:val="superscript"/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0A03E030" w14:textId="04EFB8D1" w:rsidR="003C1DAE" w:rsidRPr="003C1DAE" w:rsidRDefault="003C1DAE">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="003C1DAE">
-        <w:t>Correspondence Email:</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Correspondence Email: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B91D1B6" w14:textId="77777777" w:rsidR="003C1DAE" w:rsidRPr="003C1DAE" w:rsidRDefault="003C1DAE">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a"/>
         <w:tblW w:w="9094" w:type="dxa"/>
         <w:tblInd w:w="-108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2264"/>
         <w:gridCol w:w="426"/>
         <w:gridCol w:w="6404"/>
       </w:tblGrid>
       <w:tr w:rsidR="0059452D" w14:paraId="1C003EE7" w14:textId="77777777" w:rsidTr="00960CED">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2264" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:bookmarkEnd w:id="2"/>
+          <w:bookmarkEnd w:id="1"/>
           <w:p w14:paraId="27D50AC4" w14:textId="620C72AE" w:rsidR="0059452D" w:rsidRDefault="00653561" w:rsidP="00AC6514">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Articel Info</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
@@ -466,75 +461,51 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6404" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="127993BA" w14:textId="1C0EFF81" w:rsidR="0059452D" w:rsidRDefault="00027019">
             <w:pPr>
               <w:ind w:right="90"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve">A well-prepared abstract enables readers to </w:t>
-[...23 lines deleted...]
-              <w:t>rties can find our articles (</w:t>
+              <w:t>A well-prepared abstract enables readers to quickly and accurately identify the basic content of a document, determine its relevance to their interests, and thus decide whether to read the entire document. The abstract should be informative and self-explanatory, providing a clear statement of the problem, the proposed approach or solution, and indicating the main findings and conclusions. The abstract should be between 100 and 200 words. The abstract should be written in the past tense. Standard nomenclature should be used and abbreviations should be avoided. No literature should be cited. The keyword list provides an opportunity to add keywords, used by indexing and abstracting services, in addition to those already in the title. Judicious use of keywords can improve the ease with which interested parties can find our articles (</w:t>
             </w:r>
             <w:r w:rsidR="00AE15B5">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> pt).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0059452D" w14:paraId="317AD1D3" w14:textId="77777777" w:rsidTr="00960CED">
         <w:trPr>
           <w:trHeight w:val="1231"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2264" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
@@ -916,105 +887,87 @@
           <w:headerReference w:type="first" r:id="rId17"/>
           <w:footerReference w:type="first" r:id="rId18"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="0" w:right="1440" w:bottom="1440" w:left="1440" w:header="1" w:footer="709" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">The easiest way to write your journal to fit the </w:t>
       </w:r>
       <w:r w:rsidR="00CB4ED3">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>HUNTER</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Journal writing format is to copy-paste your journal into thi</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">s template. This template will be given to you by the </w:t>
+        <w:t xml:space="preserve"> Journal writing format is to copy-paste your journal into this template. This template will be given to you by the </w:t>
       </w:r>
       <w:r w:rsidR="00CB4ED3">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>HUNTER</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Journal editorial team if your journal is declared publishable in the </w:t>
       </w:r>
       <w:r w:rsidR="00CB4ED3">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>HUNTER</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Journal with or without revisions. Foreign terms must be written in italics. The page setup for the </w:t>
       </w:r>
       <w:r w:rsidR="00CB4ED3">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>HUNTER</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Journal </w:t>
-[...11 lines deleted...]
-        <w:t>4 cm. The layout is with Header = 1.25 cm and Footer = 1.54 cm. The vertical alignment is Top. (Note: The decimal writing rules above are adjusted to the writing rules in Microsoft Word which uses</w:t>
+        <w:t xml:space="preserve"> Journal is Top and Bottom = 2.54 cm, Left and Right = 3.17 cm, Gutter = 0”. The orientation is Portrait with two columns (number of columns = 2, and col# 1 and 2 width = 7.31 cm and spacing 0.63 cm). The paper size is letter with Width = 21.59 cm and Height = 27.94 cm. The layout is with Header = 1.25 cm and Footer = 1.54 cm. The vertical alignment is Top. (Note: The decimal writing rules above are adjusted to the writing rules in Microsoft Word which uses</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23E7F853" w14:textId="77777777" w:rsidR="00E5128A" w:rsidRDefault="00E5128A" w:rsidP="00AC6514">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1ED0BA61" w14:textId="1AF4297A" w:rsidR="00AC6514" w:rsidRDefault="00AC6514" w:rsidP="00AC6514">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
@@ -1696,107 +1649,108 @@
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="235" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Mathematical equations must be numbered sequentially and start with (1) until the end of the journal including the appendix. This numbering must begin and end with an opening and closing parenthesis and be right aligned. Add one blank line above and below the equation. The size of the equation is Full 11pt, Subscript/superscript 8 pt, Sub-Subscript/superscript 6pt, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Symbol 12 pt, Sup-symbol 10 pt. Insert equation to write a mathematical equation with math style.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C4AEF34" w14:textId="15125F42" w:rsidR="00AC6514" w:rsidRDefault="00AC6514" w:rsidP="00AC6514">
+    <w:p w14:paraId="5C4AEF34" w14:textId="15125F42" w:rsidR="00AC6514" w:rsidRDefault="00997A9D" w:rsidP="00AC6514">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="right" w:pos="4111"/>
         </w:tabs>
         <w:spacing w:before="40" w:after="40" w:line="235" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:object w:dxaOrig="2160" w:dyaOrig="666" w14:anchorId="301B3519">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
-          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:108pt;height:33pt" o:ole="">
+          <v:shape id="_x0000_i1025" type="#_x0000_t75" alt="" style="width:108pt;height:32.95pt;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0" o:ole="">
             <v:imagedata r:id="rId19" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1804669091" r:id="rId20"/>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1850986391" r:id="rId20"/>
         </w:object>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00AC6514">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00AC6514">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:tab/>
         <w:t>(1)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CDD131B" w14:textId="77777777" w:rsidR="00E5128A" w:rsidRDefault="00E5128A" w:rsidP="00AC6514">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="right" w:pos="4111"/>
         </w:tabs>
         <w:spacing w:before="40" w:after="40" w:line="235" w:lineRule="auto"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
@@ -2393,51 +2347,51 @@
                             <a:alphaModFix/>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch/>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="1770887"/>
                             <a:ext cx="2923032" cy="91440"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+          <mc:Fallback xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock">
             <w:pict>
               <v:group w14:anchorId="688AC740" id="Group 13" o:spid="_x0000_s1026" style="position:absolute;margin-left:90.75pt;margin-top:.95pt;width:243.6pt;height:152.85pt;z-index:251663360" coordsize="29230,18623" o:gfxdata="UEsDBBQABgAIAAAAIQDa9j37DQEAABQCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAi13YGOIyA0HiBK3DajcaI4lO3tSbtNgolN4pjY3+/PSbnc2oGNEMg4rPhtXnAG&#10;qJw22FX8ff2U3XNGUaKWg0Oo+A6IL+vrq3K980As0UgV72P0D0KQ6sFKyp0HTJXWBStjOoZOeKk+&#10;ZAdiURR3QjmMgDGLUwavywZa+TlEttqm673JxnecPe77plEVN3biNx46Lv5EAgx0wkjvB6NkTMuJ&#10;EfWJWHaQyhM591BvPN0k8zMTpspvqZ8DDtxLes1gNLBXGeKztEld6EACFq5xKr+cMUlaylzbGgV5&#10;E2g1U0enc9nafWGA8b/hTcLeYDymi/lP628AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PB&#10;MnrbUb/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhq&#10;lCwG5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7&#10;R0nTNEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD/&#10;/wMAUEsDBBQABgAIAAAAIQAHZLJvYwUAADopAAAOAAAAZHJzL2Uyb0RvYy54bWzsWltv2zYUfh+w&#10;/yDovbFIUVfEKYZmKQp0a5B22DMt05ZQSdRI+pL++h2SkiPZSWekqwABDhCLlHg5/Pidc8hDXr/d&#10;V6WzZUIWvJ676MpzHVZnfFnU67n715e7N7HrSEXrJS15zebuI5Pu25tff7neNSnDPOflkgkHGqll&#10;umvmbq5Uk85mMstZReUVb1gNH1dcVFRBVqxnS0F30HpVzrDnhbMdF8tG8IxJCW9v7Uf3xrS/WrFM&#10;fVqtJFNOOXdBNmV+hfld6N/ZzTVN14I2eZG1YtBXSFHRooZOD03dUkWdjShOmqqKTHDJV+oq49WM&#10;r1ZFxswYYDTIOxrNe8E3jRnLOt2tmwNMAO0RTq9uNvtz+140n5t7AUjsmjVgYXJ6LPuVqPQTpHT2&#10;BrLHA2Rsr5wMXvpe4hPfd50MvqGEeEnsW1CzHJA/qZflv7c1cYJ9z8dtzTjEPo50zVnX8Wwgzq4B&#10;gsgnDOSPYfA5pw0z0MoUMLgXTrGcuwQhEuAEiFLTCth6JxjT3EsdU945fDdgmZoH6GQqAcVncItC&#10;DA1qeOIAhWHLuQ5AnKCAoBaGBBEywICm2Uaq94ybiaDbj1JZxi67FM27VLavu6QA3mvGl4bxynWA&#10;8cJ1gPELOzkNVbqellYnnd3cPQiSz10jhwMiio1W7E9f9bzrwhXfsi/cVFNHcwvz9vS1rPulDk13&#10;/IGyXYnu2Zj2+iV7YHSFuqctbFE9s5iB/dAvJPS4DdsOWMDLPtqSl8XyrihLPVwp1ot3pXC2VBsS&#10;89dO1KBYWevCNdfVLJf1G2Byxw6dWvDlIxBONtldIaT6SKW6pwLMDnKdHZiiuSv/2VDBXKf8UAPP&#10;YYQ4gJnsZ0Q/s+hnaJ3lHOY7UzDjNvNOQd5OYM1/2yi+KjSNjFhWmDYDCnZz3RRZCv+ttYHUiab9&#10;t1WGWmqjR2Ate3VWGxUVXzfNGzCMMCXFoigL9WiMPFBPC1Vv74tMq5jOPCktCkIS+DHBYae2VlmN&#10;NemK6opOI9iKiQdWQvNb9sBk8Q2U3DLjpINFWTR6Gh3B1d+Fyk2jeo70DOuP7dgA2iNj/Aw81tDf&#10;8mxTsVpZzyWMHLyWedFIUNGUVQsGRkh8WNpOaNnk9A8OHNxbLuleLRmzB9BweAnEVIKpLNcF9BA6&#10;qS1IL1gkqzgnhqhvjwmKwDbbbjs/0ABZtSkCHCU4Um1kDBidWdJK1RYZaIFW9sELo4atwFZEIzvI&#10;P0H2YUwIODLtA63TsOyLNXjTZB+2s/pz2Yf8IPRD642efOGAgj4OTAGgy4WCJ/apZwBJgFCAojgZ&#10;UjCZLgX9MSiIIxwl36fgxQqe54MxwnHihcg78sHIOJlpmkEyBgeJFxPraGn6ghm8cPBMDgYENliE&#10;wFK574gRmq4ZDMagYECCIDFrvQsFuyDTa7ciOMZAQhIcIgh2MQj7+8muBsMxOBjGCGOzZL5w8Ec5&#10;iEjixxBNhMjrwA6auNw0XXE0BgdjFMahCb+9yMHLjuQ8V+yDF/a844AMMuBOk4HxGAxMAuLh7zPw&#10;shg8j4E6jk+COAkgsj6wgsF0PXEyBgeRFyfPHFIMAjMXEp5HwihCfpT4GOL6Aw6amMM07SBs6HUo&#10;9yeHpmExGMISRqvqi774QsLzSOj7iQduxSNHJJzy8cgo5yPID8GFXOKDg9sXr90YJwSO+/3wKEIN&#10;e5TJ7othTz+GJSRJEqILCf8PEsa+h6IwfLre0QZnJnxOgkY5KEGhH2BYSV/cce8e2istYQSWEI4+&#10;vaM1oV3sTHRNOMpJCYoiL47NquWFNaG+CWQvc4x8YGxuqsEFPbjSMLgB2M9Dun/l8eZfAAAA//8D&#10;AFBLAwQKAAAAAAAAACEAyYaxqG4IAABuCAAAFAAAAGRycy9tZWRpYS9pbWFnZTEuanBn/9j/4AAQ&#10;SkZJRgABAQEAYABgAAD/2wBDAAMCAgMCAgMDAwMEAwMEBQgFBQQEBQoHBwYIDAoMDAsKCwsNDhIQ&#10;DQ4RDgsLEBYQERMUFRUVDA8XGBYUGBIUFRT/2wBDAQMEBAUEBQkFBQkUDQsNFBQUFBQUFBQUFBQU&#10;FBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBT/wAARCAAZAiUDASIAAhEBAxEB&#10;/8QAHwAAAQUBAQEBAQEAAAAAAAAAAAECAwQFBgcICQoL/8QAtRAAAgEDAwIEAwUFBAQAAAF9AQID&#10;AAQRBRIhMUEGE1FhByJxFDKBkaEII0KxwRVS0fAkM2JyggkKFhcYGRolJicoKSo0NTY3ODk6Q0RF&#10;RkdISUpTVFVWV1hZWmNkZWZnaGlqc3R1dnd4eXqDhIWGh4iJipKTlJWWl5iZmqKjpKWmp6ipqrKz&#10;tLW2t7i5usLDxMXGx8jJytLT1NXW19jZ2uHi4+Tl5ufo6erx8vP09fb3+Pn6/8QAHwEAAwEBAQEB&#10;AQEBAQAAAAAAAAECAwQFBgcICQoL/8QAtREAAgECBAQDBAcFBAQAAQJ3AAECAxEEBSExBhJBUQdh&#10;cRMiMoEIFEKRobHBCSMzUvAVYnLRChYkNOEl8RcYGRomJygpKjU2Nzg5OkNERUZHSElKU1RVVldY&#10;WVpjZGVmZ2hpanN0dXZ3eHl6goOEhYaHiImKkpOUlZaXmJmaoqOkpaanqKmqsrO0tba3uLm6wsPE&#10;xcbHyMnK0tPU1dbX2Nna4uPk5ebn6Onq8vP09fb3+Pn6/9oADAMBAAIRAxEAPwD7Y8D/AAu8M/EL&#10;VPHGo+INNfUb2PxHeW6S/aJIysaeXiP5JK7D/hnP4df9C7/5O3H/AMcpPgn97x7/ANjZqH/tOvTK&#10;APNP+Gc/h1/0Lv8A5O3H/wAco/4Zz+HX/Qu/+Ttx/wDHK9LooA80/wCGc/h1/wBC7/5O3H/xyj/h&#10;nP4df9C7/wCTtx/8cr0uigDzT/hnP4df9C7/AOTtx/8AHKP+Gc/h1/0Lv/k7cf8AxyvS6KAPNP8A&#10;hnP4df8AQu/+Ttx/8co/4Zz+HX/Qu/8Ak7cf/HK9LooA80/4Zz+HX/Qu/wDk7cf/AByj/hnP4df9&#10;C7/5O3H/AMcr0uigDzT/AIZz+HX/AELv/k7cf/HKP+Gc/h1/0Lv/AJO3H/xyvS6KAPNP+Gc/h1/0&#10;Lv8A5O3H/wAco/4Zz+HX/Qu/+Ttx/wDHK9LooA80/wCGc/h1/wBC7/5O3H/xyj/hnP4df9C7/wCT&#10;tx/8cr0uigDzT/hnP4df9C7/AOTtx/8AHKP+Gc/h1/0Lv/k7cf8AxyvS6KAPNP8AhnP4df8AQu/+&#10;Ttx/8co/4Zz+HX/Qu/8Ak7cf/HK9LooA80/4Zz+HX/Qu/wDk7cf/AByj/hnP4df9C7/5O3H/AMcr&#10;0uigDzT/AIZz+HX/AELv/k7cf/HKP+Gc/h1/0Lv/AJO3H/xyvS6KAPNP+Gc/h1/0Lv8A5O3H/wAc&#10;o/4Zz+HX/Qu/+Ttx/wDHK9LooA80/wCGc/h1/wBC7/5O3H/xyj/hnP4df9C7/wCTtx/8cr0uigDz&#10;T/hnP4df9C7/AOTtx/8AHKP+Gc/h1/0Lv/k7cf8AxyvS6KAPNP8AhnP4df8AQu/+Ttx/8co/4Zz+&#10;HX/Qu/8Ak7cf/HK9LooA80/4Zz+HX/Qu/wDk7cf/AByj/hnP4df9C7/5O3H/AMcr0uigDzT/AIZz&#10;+HX/AELv/k7cf/HKP+Gc/h1/0Lv/AJO3H/xyvS6KAPNP+Gc/h1/0Lv8A5O3H/wAco/4Zz+HX/Qu/&#10;+Ttx/wDHK9LooA80/wCGc/h1/wBC7/5O3H/xyj/hnP4df9C7/wCTtx/8cr0uigDzT/hnP4df9C7/&#10;AOTtx/8AHKP+Gc/h1/0Lv/k7cf8AxyvS6KAPNP8AhnP4df8AQu/+Ttx/8co/4Zz+HX/Qu/8Ak7cf&#10;/HK9LooA80/4Zz+HX/Qu/wDk7cf/AByj/hnP4df9C7/5O3H/AMcr0uigDzT/AIZz+HX/AELv/k7c&#10;f/HKP+Gc/h1/0Lv/AJO3H/xyvS6KAPNP+Gc/h1/0Lv8A5O3H/wAco/4Zz+HX/Qu/+Ttx/wDHK9Lo&#10;oA80/wCGc/h1/wBC7/5O3H/xyj/hnP4df9C7/wCTtx/8cr0uigDzT/hnP4df9C7/AOTtx/8AHKP+&#10;Gc/h1/0Lv/k7cf8AxyvS6KAPNP8AhnP4df8AQu/+Ttx/8co/4Zz+HX/Qu/8Ak7cf/HK9LooA80/4&#10;Zz+HX/Qu/wDk7cf/AByj/hnP4df9C7/5O3H/AMcr0uigDzT/AIZz+HX/AELv/k7cf/HKP+Gc/h1/&#10;0Lv/AJO3H/xyvS6KAPNP+Gc/h1/0Lv8A5O3H/wAco/4Zz+HX/Qu/+Ttx/wDHK9LooA80/wCGc/h1&#10;/wBC7/5O3H/xyj/hnP4df9C7/wCTtx/8cr0uigDzT/hnP4df9C7/AOTtx/8AHKP+Gc/h1/0Lv/k7&#10;cf8AxyvS6KAPif8AaG8C6b4M8a2dh4csvsFtJp8dxJH50r/OZJFz8xJ/gorW/a+/5KLpf/YKj/8A&#10;RstFAHu3wT+949/7GzUP/ademV5n8E/vePf+xs1D/wBp16ZQAUUUUAFFFFABRRRQAUUUUAFFFFAB&#10;RRRQAUUUUAFFFFABRRRQAUUUUAFFYfhT/jxk/wB+tygAooooAKKKKACiiigAooooAKKKKACiiigA&#10;ooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACi&#10;iigAooooA+Pf2vv+Si6X/wBgqP8A9Gy0Uftff8lF0v8A7BUf/o2WigD/2VBLAwQKAAAAAAAAACEA&#10;qR0eos8QAADPEAAAFAAAAGRycy9tZWRpYS9pbWFnZTIuanBn/9j/4AAQSkZJRgABAQEAYABgAAD/&#10;2wBDAAMCAgMCAgMDAwMEAwMEBQgFBQQEBQoHBwYIDAoMDAsKCwsNDhIQDQ4RDgsLEBYQERMUFRUV&#10;DA8XGBYUGBIUFRT/2wBDAQMEBAUEBQkFBQkUDQsNFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQU&#10;FBQUFBQUFBQUFBQUFBQUFBQUFBQUFBT/wAARCAAZAiUDASIAAhEBAxEB/8QAHwAAAQUBAQEBAQEA&#10;AAAAAAAAAAECAwQFBgcICQoL/8QAtRAAAgEDAwIEAwUFBAQAAAF9AQIDAAQRBRIhMUEGE1FhByJx&#10;FDKBkaEII0KxwRVS0fAkM2JyggkKFhcYGRolJicoKSo0NTY3ODk6Q0RFRkdISUpTVFVWV1hZWmNk&#10;ZWZnaGlqc3R1dnd4eXqDhIWGh4iJipKTlJWWl5iZmqKjpKWmp6ipqrKztLW2t7i5usLDxMXGx8jJ&#10;ytLT1NXW19jZ2uHi4+Tl5ufo6erx8vP09fb3+Pn6/8QAHwEAAwEBAQEBAQEBAQAAAAAAAAECAwQF&#10;BgcICQoL/8QAtREAAgECBAQDBAcFBAQAAQJ3AAECAxEEBSExBhJBUQdhcRMiMoEIFEKRobHBCSMz&#10;UvAVYnLRChYkNOEl8RcYGRomJygpKjU2Nzg5OkNERUZHSElKU1RVVldYWVpjZGVmZ2hpanN0dXZ3&#10;eHl6goOEhYaHiImKkpOUlZaXmJmaoqOkpaanqKmqsrO0tba3uLm6wsPExcbHyMnK0tPU1dbX2Nna&#10;4uPk5ebn6Onq8vP09fb3+Pn6/9oADAMBAAIRAxEAPwD9B/gn97x7/wBjZqH/ALTr0yvM/gn97x7/&#10;ANjZqH/tOvTKACiiigAooooAyNc1ix8O6Xe6lqlzDp+n2cMlzPeXEnlRwxoC8jvIeEQAc57Umh69&#10;p3izRbLVdHvrfU9LvIknt7y1kEkU0Z6Ojg4NUPHGhyeK/BPiHRoo7CefUNPuLSOPVYPtNo5kjaMC&#10;ePjfHz86dxkV+eHh+P4i/CzR7bwjov7bvwt8N6VpP+hQaPN/ZcrafHHx9nzOZJPkIKfvJM8c0Afp&#10;tXnHxU+K1t8MI9Dt10fU/E2t+ILz+z9J0fSDH9pupBHJJJ88jxxxokUbyF5JB39q2/hxdXF94B8N&#10;XV1q9l4ku59Nt5Jtb0/Z9nv5DGmbiPZx5chy4xxgjtXlH7TVunivxF8PvCGjXkmh/EK+ubzUvDuv&#10;YJ/sj7PAI7i58r7k48u78v7O/Enmk/wUAdp8LvjIvxI1zXtCvfDOreEPE2iRwTXej6w1vI4gn8wQ&#10;TpJbySRyI5ikHEnBjNTfFX4tWnwvt9Fj/snUte1zXLz+z9J0XRxGbi8n8uSV/wDWyRxoiRpJI7yS&#10;IAIzz0Fea/AAap4S+LPj7wn4vlh8RfEKezs9cuPFdsphj1HT3kuYraAW5/49fs5ikj8pC4OfMz5k&#10;kla3j66ih/az+C9zcKotZ9H8SWVpcEfL9pf+z5PLB7OY7e4P/bN6AOu8A/GW28Y3uu6bqmh6l4J8&#10;RaHDFdahpGuSW5kit38wR3HmQSyRvGfLk5D/APLM1yPh/wDaks9atdC1i48E+KND8E6/cw2+keLt&#10;RFoLO6FxL5dtIY0uDPFHKZI/LMkaf6xOK8f/AGi9D1fXvjN8ff7Jklu7aL4GPYT6dawGSSa8luNR&#10;ktxwM7/LSX93/H5ldd+1VdR+LP2K9Oj8MajCtzrE/hiPRL6JUuAJJNRsvKkjH8fWgD07xt8d5vDn&#10;jCTwj4b8E+IPHXiKzsodRv7bRns4YrCCWR0j82S4uIlLyGOXZGm8nyznFdh8OfH+l/E7wrbeI9Ja&#10;ZbaSSaCW2uY/Lnt545DHLFKnaRJI3T8K81+Cvl2vx6/aEtJyV1CTW9Lvij9XtJNKtoopPdPMt7hP&#10;rG9Z37GlreR+GfiZeT3Yu7DUPiT4kudMEabBHb/2hJHjP8f7yOV8/wDTSgD6Moorxf4oWfjfwjoO&#10;u6/aeOMWlv8AvY9NbSLc7I3kA2eYeT160AexSTJBG7yOERPvO/SuM1L4veGLG8+xxaj/AGrqH/Pn&#10;pEb3kv5R1UX4P6JfMkmuS6n4lnI+9qt3JJGP+2aYj/Su20zSbHR7fyLG1hs4v+ecEYjH6UAccviz&#10;xdrEf/En8JnT4wP+PjxBcCLPt5cfmPRJ4L8TasrPrPi66jXHFrocYs48/wC/l5P1rv6KAOBk+Etk&#10;V2Ra54lsx/07a3cD+tJc/Dc28Lznxp4ptkRPmc38f/s8Zrv64z4raPqPiL4YeL9K0W6NnrF9pF5b&#10;WlzHHv8AJnkgdI5Nn8eHIOO9AHg/gbxD8X/ihHpHiPwxMtp8PdUeKTT7/Xtbjj1OewOB9sFqmnvH&#10;mSM+ZHHJIO2/Z29c17wp8QbTSNQfRfGaX+oC3k+yW+pWNvGjz+WRGjyxx/u4/M/6ZyHFfMvh6OXw&#10;r+zH8HPGvhjxdri+OLi38MaWulJrEn2K48yezgvLIafzbp5afaB+7jEkezrxX2WviTS38Rz6BHfW&#10;sus29vHevp6uDcRwSSGOOUp1Cb45Bn/YoA+XfF3xK/aP+G83h0eIdL8A3UOt6xaaHbwWeq3M9w8s&#10;8n+sjj+xx7/Lj8yST/pnFIe1dTrfxK+MV58S9Z8IeBdP8HeIrnw/FbzavqOsyXOn20Ek4Lx2yCPz&#10;d8/lp5j9kSSL/npWxpPl/Fn9pzUtWVt2h/DKA6Vbx9Uk1i8ijkuJAMf8s7aSOPf/ANPMtR/CjUrb&#10;w3+0N8dtG1K4hsb++1HS/EFp5rhPtFnJp1vbbxn0ls50/CgBPBfxa+J3j3wE2u6F4a8N3Opw3c+l&#10;3GlXWoXFsbW9gnkguEkcRSfIjx54HNR+Bfjh8TNT+ImteBfEfgPQoPEemabb6v5mk67JLbXFpO8k&#10;aOjyW8fO+CTIrkv2dfGWg/B74NfEr4keINWmbw34g8da5rumPguZ7ee8KW8dpH/y08/Z5kYjHzmX&#10;NekfBrw40njDxN48169tZPGXiaOCA6bbSo40vT7ff9nswc/vJP3skkj/APPSTj92EoA6xfGHjZY3&#10;3eADI/8Asa1AKlj8deJYWxc+ANTT/rhd20n/ALUrvKKAPP8A/hal3GE87wN4pQv/AM87SOT+UlDf&#10;GC0jVzN4Y8UQBO8mkSV6BRQBwZ+M3h6Py/PTV7YydPM0i5H/ALTqJvjx4GWLe2tmNPWS0uE/nHXo&#10;NFAHDw/GTwTcL8nifTc/9NJdn860Lf4leEro4g8T6RKf7v26P/GtW8/s3dsu/su+b5MXGzMn+NV5&#10;fBugXXzSaHpr/wC/Zxn+lACw+MdDuf8AV61psn+5eRn+taUd9BI+yOaN39A9c1d/DPwdIv8ApHhn&#10;Rvnb/nzjT+lVLj4L+Bpvnfw3YRe8cez+VAHcUV58vwN8DSRR7dHKJ/B5d5cJ/KSl/wCFPeHI3kS3&#10;utWtpJP3h8vWLkf+1KAPQKK8/T4QwRTeYnivxZGP+ef9sybPypG+Fl9F/qPHnilP+ulxFJ/7ToA9&#10;Borz6TwN4ohZzafEDU0z/wA/FhbSf+066Hwvous6TbyJrGvHX5SfkkNnHb7PwSgDoKKKKACiiigA&#10;ooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigD49/a+/5KLpf/AGCo/wD0bLRR+19/&#10;yUXS/wDsFR/+jZaKAPdvgn97x7/2Nmof+069MrzP4J/e8e/9jZqH/tOvTKACiiigAooooA4z4saL&#10;qvij4W+MNE0K7Fnr2oaPeWmn3XT7PcSW8kcUn4ORX57eJ/2e/Dfwx+GPw4j1T9m+/wDGNxrngePQ&#10;9Ti0DS45NQsNfEcYNxL/AM8/MPm/6R28sV+lf/MYH/XD/wBnrRoA8/8Agvpep6B8H/Bema1Z2um6&#10;zaaLZW97Zacnl29vcJAgeONEGEQEHA/+tVv4g/C7wz8UrOxt/EOnyXT2M63VneWl3PZ3drKB9+G4&#10;gkSWP/gD12tFAHmGj/CPS/h5ouut4JtvL8Q6la+V/auvX9zqE88iB/KE888kk0kcZkfCE8ZIGKoa&#10;T+zr4OtfhB4V+HN9azalpnhuCGLT7t7iS3vIpY4zH9ojniMbxyfvH/eR4/1hr16igDhvAfwv8N/D&#10;Wzv7fQ7B4mv5zdXt1eXUt5d3kuNm+eeeR5JDsAQF3OMHFc74Z/Zn+HvhPxDZappmhzwNp8pl0+yf&#10;VLufT7ByMeZb2ckhgt3/AOucYxXrdFAHmnjz4G+D/iTrCavrGnX9vqyQfZzqOj6veaXcy2+D+6eS&#10;0ljd4/nf5HPXNdj4Z8L6V4L0Gw0PQ9Og0vSLGMQWlnZx7I4Ix2A7VtUUAFcJ8bI/M+FPiYbPM/0M&#10;8V3dcf8AFz/kmfin/sHT/wDos0AdHp0v2qxt5t+/zI0f+tXayvD3/It6V/16Rf8AosVq0AeafG/4&#10;j3/wt8Bf25pOlQa9qsmp6dplvY3N4bON5Lu8it03y+VJ5fM4Odhq94B1b4halNdnxn4d8P6Cixxt&#10;ajR9buNQ8xufMD+ZZ2+zt/frk/2sf+SY6N/2Ofhb/wBPtlXtNAHF/FL4hWHwr8FXfiG8tLjUCkkN&#10;ra2Nmubi8u5pUgggj/25JJET2zmsfwFrXxOv9YK+NPCnhjRNLkt/MSTRfEFxf3EcvyYjkjezjTrv&#10;/eB/4OneuR/a8/5Ff4cf9lG8L/8Ap0t69vsvvT/9dKAPmDxpqtx8EvGk3xGvfgl4L03RrrVbbSrr&#10;xPYXsf8AwkHl3NxFbx3Dp9j2bN7xfu/tHpW14kvtY8OftBaxB4M0fTfFvxC1jSILq8m1jU30+z0n&#10;R7eSSO2iykc7u8lxJcyf6vnD5P7tBWh+2/8A8kJT/sZ/D3/p5s6NH/5Pu8V/9k80r/046hQB0PwI&#10;8WW3ijSvEljJ4atfBniPR9bubTXtNsdjxfbpPLuHnSVETzPPjuI5PMxv/ejf8+a63x38I/BfxOit&#10;k8XeEtD8UJaNvgGtafFeCP3/AHgNeffAP/ksn7Q3/Y2Wf/pl0+vc6AOY8VeA/DnjTw9/YfiDw9pf&#10;iDQv3Z/s3UrSO5tjsP7v93INnH0rH8JfA74c/DzVn1Twn4B8L+F9Wkj8j7Zo2j29nJsPVC8cYrv6&#10;KACiiigAooooAKKKKAPgTwH4q+GfxC+G+ofF74gfCu6+JWn6xd6pqGo+Mr7SLS/t9J063uZ44I44&#10;55BcRxxwRjiCI/P5j9zX3hY3dvd2kE9rIklvIm+N06FK+PPCf/KNH4o/9grx1/6W6pX0v4c/5I3p&#10;f/YAi/8ASYUAfMfx6t/+Fp/2H8QLpA2g6T470DTPCiDzMSf8Ti2ivNQ2DvI++KOT/nnF5if8fFeo&#10;/tmeDbTxL+zv8Rby9n1Dy9J8L6xcR2dvdyR27zCykKSSpGf3mznCP8mTkjha+RV/5NE+DH/Xfwl/&#10;6WWdfaX7Q/8AyZn8TP8AsQNU/wDTdJQB0Fn4y0zwD8FdI1/VmlbT7LRLeeXyYt8sv7pCI0Tq7v0C&#10;Dua8M+H/AINvvD/7W/hTxH4lgSHxx4m8Gazf6wyy+YluftmleVZxSd47eM+Xx/00k/5aVsftMf8A&#10;JqHgb/sMeEv/AE42dcFZf8nkfDX/ALF/UP8A0t06gD7iooooAKKKKACiiigAooooAKKKKACiiigA&#10;ooooAKKKKACiiigAooooAKKKKACiiigAooooA+Pf2vv+Si6X/wBgqP8A9Gy0Uftff8lF0v8A7BUf&#10;/o2WigD/2VBLAwQKAAAAAAAAACEA6Iu4gVsRAABbEQAAFAAAAGRycy9tZWRpYS9pbWFnZTMuanBn&#10;/9j/4AAQSkZJRgABAQEAYABgAAD/2wBDAAMCAgMCAgMDAwMEAwMEBQgFBQQEBQoHBwYIDAoMDAsK&#10;CwsNDhIQDQ4RDgsLEBYQERMUFRUVDA8XGBYUGBIUFRT/2wBDAQMEBAUEBQkFBQkUDQsNFBQUFBQU&#10;FBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBT/wAARCAAZAiUDASIA&#10;AhEBAxEB/8QAHwAAAQUBAQEBAQEAAAAAAAAAAAECAwQFBgcICQoL/8QAtRAAAgEDAwIEAwUFBAQA&#10;AAF9AQIDAAQRBRIhMUEGE1FhByJxFDKBkaEII0KxwRVS0fAkM2JyggkKFhcYGRolJicoKSo0NTY3&#10;ODk6Q0RFRkdISUpTVFVWV1hZWmNkZWZnaGlqc3R1dnd4eXqDhIWGh4iJipKTlJWWl5iZmqKjpKWm&#10;p6ipqrKztLW2t7i5usLDxMXGx8jJytLT1NXW19jZ2uHi4+Tl5ufo6erx8vP09fb3+Pn6/8QAHwEA&#10;AwEBAQEBAQEBAQAAAAAAAAECAwQFBgcICQoL/8QAtREAAgECBAQDBAcFBAQAAQJ3AAECAxEEBSEx&#10;BhJBUQdhcRMiMoEIFEKRobHBCSMzUvAVYnLRChYkNOEl8RcYGRomJygpKjU2Nzg5OkNERUZHSElK&#10;U1RVVldYWVpjZGVmZ2hpanN0dXZ3eHl6goOEhYaHiImKkpOUlZaXmJmaoqOkpaanqKmqsrO0tba3&#10;uLm6wsPExcbHyMnK0tPU1dbX2Nna4uPk5ebn6Onq8vP09fb3+Pn6/9oADAMBAAIRAxEAPwD9B/gn&#10;97x7/wBjZqH/ALTr0yvM/gn97x7/ANjZqH/tOvTKACiiigAooooA8x8afDKbXvGg8U/8Jxrmg2dv&#10;oN3pcmm2l55dn+85+2Y7Sx9n9hX526h44+AmnXdxbSftx/Gh2hfy2+z6lqcqf8AkjttjfUV+mPxP&#10;8Ht8QPhn4u8Kw3bWMmuaReaclxHjfAZ4pI/MH035/CvkjxN8F/iX4C+Gfw60nw58LfDfj65/4QhP&#10;BniPSLm+ht44Ljy4h9s8xxiSP5JN4++d8eO9AHp/7Kvw/wDFfhWS41SH4m638TPhbr2kWGq6Be+K&#10;biSfU0kkMkkhy8aOI5I3jI389OBzX0vXH/CvRtW8L/DXwnoviPUhq/iCx0u2tr++/wCfm4jjRJZP&#10;xcGunmljtY3kd1jjT53kegCzRXkvgn9oLwp8QNctdO0NfEWoW90WW01pfDWoJpdxsyd8d55H2d0w&#10;nEnmbH42E5r0LXPEGneFdFvdV1a+h0/SbGB7i6vLmQRxwRxjLu7n0H8qANiivJ/A/wC0R4M+I+tQ&#10;6RYya1p93dxefYjXtBvtL+2x4+/bvcRR+Zx/c9ah8XftJeCvBfiS+0O8uNVu7zTFjl1OXR9DvNQt&#10;9N8weYPtU0ETpB+7/enzMfJ89AHr1FeeeMPjF4W8C+GtK1zUNTaXTdTkji0z+zYJL64vpJAZI0gg&#10;gR5JR5YL/ICdnNWfhz8WPD3xShvhosl5HdWMnl3enanYT2F3ak/c8yCeOOReB6UAd1XJ/FSPzPhr&#10;4qT+9plw35Rmusrn/HUP2vwV4hg2b9+n3CY+sZoAl8JyC68L6LKv8dlA/wCcYrbrl/hxI8vw/wDC&#10;7v8A6x9Ltj/5CSm+IPiJ4f8AC8y2l9qC/wBoEZjsbc+bcP8A9s05oAzfil4T8MePPDMfh7xddGDT&#10;ry8geAx38lhcG4gkFxF5csciSCQPAJBsOf3ZPbNeTeB70+Af2i/+EG0PxXq/iHwofDNxq+p2mtal&#10;LqsmkXCXMaQf6ZIXkTzY3uP3ckn/AC7nZ3r0DxNY6z8WNJudFn8H6XH4cvI8yf8ACWWyXIk/7dP/&#10;AI5Vbwn+zt4R8I6f9ltNPtvIRnlj0+1s47PTkkPP/HpAI4z/AMDzQB5Z+1p460HxZ4L8F3OgeOdL&#10;+xaJ8QtHk1uSzuIJ5ILeO8+zz9SfK8qSQSGT+Dyq1tBvo/CH7Svhfw34T8Vatr2h6zomp3+uWeoa&#10;5caxHbyRy2n2SVHnkfyA/mTpsjIT24Fem+Bfgb4U8D+CE8OyaRY6tGz3E93dX9okv2uedzJcOUxw&#10;Hd3+Tp2qbQv2ffhh4dt5YNH+HvhrRo5P9ZHp2lwW+/8A79gUAeZ+JNe0P9pHxZbaPBq1rD8PfCmt&#10;RXOqT+ZsOr6hbv5kdtH28iOXy5JJP+ekXl/89Kyfjd8UPh34F+Jlt40tvHZ0/wAVrpDaXd2OmwJf&#10;x3doJPPjEgx8jo/meWTJH/rH6122o/sW/ArUp5bm4+FXheSeVvMeT+z0yxr8+9Y8I6J4g+znVNHs&#10;dRMAwn2yCN9lcWKr/V1c+kyXKf7Vc/7h2fwn/bM8R+FvEHxC1izs49bs/EWvf2kl9qgCSukcEFv8&#10;nkCOPZi3Hr/20++/r1r/AMFFtSVYxd+B7Z/7/l6g6Y/OKvn37BaeX5f2S38v/rnUf9j2P/PpHXkf&#10;X6h96uGsJ7PWB9PWf/BRXTZthu/BV1an+Mx36SY/8cr0L4SftkeHPi/42s/CljpGpWd/cJI++YJ5&#10;abI955z6V+cXjq1jsNUjgg/dR/Z/M8uvTP2Mf7U/4X5o/wDZD2Zv/s1zs+3eZ5WPL/6Z13YfEVKh&#10;85mGUYTDU6jpwP1dpa4L7V8SbcYfTvDd2v8A0zvJ4z/6LpG8R+Ooxsm8FWtx/wBNLbWEx+TxivWP&#10;gTvqK89b4geILKzefUvA1/ZQxp5kkkd/ZuiJ/wB/KxfB/wAftJ8ceHbbXNC0jWNd0m4LGPUNLhjv&#10;LeTyyY3EbxSPnDoaAPXKK8g8YftRfD/4b2MV34z1K68I28knkRya1ZyW+9/birmh/tLfDHxNoaaz&#10;pXi+0vtMfhLyOOXyv++9lAHl118BPiFZfDvxT8JtGfw2PAGvS6pGmvXd5cf2nYW2oS3EtxH9kFv5&#10;crobh9jmePtkV6XJqmt2XxO8OeA9G06G58IWug3EmtzzlzLbtujjso45MgfOEuc/9cv4O8/hT9p3&#10;4TeOriW38P8AxG8NatcQjMkdvqcfyfrUmsftKfCnw/rkGian8R/C1jqs3l+XZTavbpKd5+Tjf3oA&#10;8f8AH37CfgvVPCWhaP4Pj1rSo7DV9MnFteeLdYa2js7e5jeWONDO4R/KR/L4+RwmCnWu6+PngPxx&#10;4q+E2q+APAOn+H5LPWNBvNEnuvEmsXcD2iS25gjePy7ecz4DuT5jg5xyea2L39p74Zabqtxpdx4u&#10;tYr2CT7PISknliT08zZs/WtG1/aF+G18sfl+OdDj39PN1COP/wBDIrP2kDo+rV9/Zv7jA0X4V6t8&#10;RPhKngv4u6Jo4itJLT7OnhjWrz5/s/lyRy+f5VvJHJ5kef3f51ylh+yDouh/Hjwx440y51f+zNF0&#10;u8he1vvFOrXUxvHntnt8eZcPmLZHJ5kZ+Qny8pJ1j9ksvit4N1IJ9k8VaHdb/ueVqUEmfyeuistU&#10;s75f9GuoZ/4v3cgetCOSpAv0UUUGQUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQ&#10;AUUUUAFFFFABRRRQB8e/tff8lF0v/sFR/wDo2Wij9r7/AJKLpf8A2Co//RstFAHu3wT+949/7GzU&#10;P/ademV5n8E/vePf+xs1D/2nXplABRRRQAUUUUAfOv7Qv7Ffwq/aI8SQeK/H8GpXNzYWAtkaHUpL&#10;eCOJDJJnYD6uTXyT4B/Zj/Yr+Ji+KJfDUPijVLLwzYS6le30ct55ctvG8ieZB+7zOMxyf6sH/V19&#10;0/tY/wDJrXxi/wCxM1n/ANIpa+e/hn/yOmof9kE0b/0o1GgD6q+GUOhWnw78KxeF7r7f4aj0m0TT&#10;LiSTzPOtPKj8uTf/AB5j2c15h+3Zq93of7I/xNubO0kvDJpX2a4hjnWBvs0siR3H7x+n7p5O361v&#10;fsf/APJp/wAHv+xT0v8A9Jo6i/bO/wCTTvi9/wBitqP/AKTvQBk6t448f/Cvxp4F07xC3he/8K+K&#10;tZj8O2tvo1hPZ3GmSGzuLiP948siTp/o/l8RxdRR+2hLD/woa9trjnTLvW9DtL4YAiktZdVtI5Y5&#10;P9h43KH61V+N3/I5/s1f9jf/AO4bUKf+2z/yaf8AGn/sB3H/AKLoAj/awGpR+Iv2fn0VIv7R/wCF&#10;lWaEv/z7/wBn6h9o/wDIXmfpVr9lGS3uvCXxBu5VT7VdePvEY1B3bMkkkeoSRR+Zk/wQRxR/7kaU&#10;345f8li/Zs/7GS9/9M17WV8G/v8A7UH/AGOF5/6ZtPoA8d/ZNm1C+sv2RIPEggDx+DvEN3Yxxl/L&#10;8xJLOO2kG7/lp9jkk/7+SV7XprapH/wUA8Rpb+QdEf4a6c96f+Wn2n+1bz7P/wCQ/tH/AI5XmPw5&#10;/wCRR/YP/wCvUf8AqNXFeu/D/wD5PO+MH/YseG//AEbqNAHvtef/ABCh8bXUs8fh7+wP7LktCk/9&#10;pfaPP3/P/q/L/CvQKp6h/wAeNz/1zegDyH4Y+CdS8S+AfD0mpeI9Qj0r7Hsj07Tv9HGzp+8k/wBY&#10;/wD9evTPDXg3R/CcBh0qwgshgbpI4sSSf779X/GsL4Kf8kp8M/8AXmK7qgBo6CqOrapaaLZS3d/c&#10;w2dnCN8lxPIERB9TV4fdFeb/ALRP/JGfE3/XBP8A0alOlBSnCLJnJxjzI8w+I37cHhDwzbzweHLe&#10;bxJqOdiN/qLbP/XU1893H7bnxPe88+O7063j/wCfZLFDH+v7yuPk/wBXJXOat1jr7yjlOHgtrnx9&#10;XMq8up7Ta/t6fECGT/SNN8P3Ef8Atwyj+UteTyS+bJJJ5ccXmf8ALOOuKl/1kldrF/q6+K4pw1PD&#10;8ns1Y/XPDvETr+35/wC5/wC3BRRRXwh+znnXxD/5Dlt/17/+1JK9X/YW/wCTkNB/64Xf/oiSvKPi&#10;H/yHLb/r3/8Aakler/sLf8nI6D/1wu//AERJXqYfemfFZv8AwsQfqbS0lLXvn5GeF/FzV7Lx54zs&#10;vhfJd2sek3MA1TxUt06ADTuUjs/v9bmRTn/pnbXH99Kq/sY3FpJ8HLyC1kgfyvE/iH93G+dg/tm8&#10;MYr8xP8Agst/ydlp3/YrWf8A6UXNfQH/AARB/wCRH+Kv/YQsv/RUlAH1L8dLnVvDfxy8D+LvCukn&#10;xx4rs9IvdPfwfDKLeWSwuJ7cyXiTyfurcxm3/wCWmzzPM2eZ2rgdP8H6t8TP2bfi1Ho8WfiB4h8Q&#10;R6p4m8Ibfs32O4T7H9o0r5+JDLaQCPzz+7uPN8z/AFclepaP/wAn3eK/+yeaV/6cdQqT4H/8nD/t&#10;Jf8AYd0f/wBMdnQBw3xN1a1174x/AGS18C6tpE66/c2b3+pWUdvGlvJpV48lmfn8x+Y0fAHl/wCj&#10;Z/uV8+f8FBNY1D+3vEngfRfClrpnhprOJrzUbCytN7b03ySP/wAtn8vrsjxx+FfYvxt/5Lp+zt/2&#10;Meqf+mLUK+W/2uP+SweNP+uMP/pIlcuJk4U9D6LIMLTxeInCp/IeBaT4WguNIsprHUo72ze3jkt7&#10;j/npHVn/AIQ27/5Zzx0fCr/kmvhX/sHQf+i66uvm6h+w0KEJU6cmjj/+ESv/APpn/wB/KrfDlp9Y&#10;+KXhCxtZHtXn1ezjSWP/AFnmfaI676uI+Cf/ACXTwB/2Men/APpRHWuH3PHzaCoUm4I/VAeCfGUK&#10;/uPiDcD5P+XjS4JKcPDvxCtF/d+L9Nvv+vrSPL/9FyV36/dFLX1J+KnnzR/ExI5Pn8KXX/PP5LmL&#10;/wCOV1mh/wBptp6f2xFbLe/xpZyO8f8A4+BWrRQIKKKKACiiigAooooAKKKKACiiigAooooAKKKK&#10;ACiiigAooooAKKKKACiiigD49/a+/wCSi6X/ANgqP/0bLRR+19/yUXS/+wVH/wCjZaKAP//ZUEsD&#10;BAoAAAAAAAAAIQAh3x2ihgwAAIYMAAAUAAAAZHJzL21lZGlhL2ltYWdlNC5qcGf/2P/gABBKRklG&#10;AAEBAQBgAGAAAP/bAEMAAwICAwICAwMDAwQDAwQFCAUFBAQFCgcHBggMCgwMCwoLCw0OEhANDhEO&#10;CwsQFhARExQVFRUMDxcYFhQYEhQVFP/bAEMBAwQEBQQFCQUFCRQNCw0UFBQUFBQUFBQUFBQUFBQU&#10;FBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFP/AABEIABkCJQMBIgACEQEDEQH/xAAf&#10;AAABBQEBAQEBAQAAAAAAAAAAAQIDBAUGBwgJCgv/xAC1EAACAQMDAgQDBQUEBAAAAX0BAgMABBEF&#10;EiExQQYTUWEHInEUMoGRoQgjQrHBFVLR8CQzYnKCCQoWFxgZGiUmJygpKjQ1Njc4OTpDREVGR0hJ&#10;SlNUVVZXWFlaY2RlZmdoaWpzdHV2d3h5eoOEhYaHiImKkpOUlZaXmJmaoqOkpaanqKmqsrO0tba3&#10;uLm6wsPExcbHyMnK0tPU1dbX2Nna4eLj5OXm5+jp6vHy8/T19vf4+fr/xAAfAQADAQEBAQEBAQEB&#10;AAAAAAAAAQIDBAUGBwgJCgv/xAC1EQACAQIEBAMEBwUEBAABAncAAQIDEQQFITEGEkFRB2FxEyIy&#10;gQgUQpGhscEJIzNS8BVictEKFiQ04SXxFxgZGiYnKCkqNTY3ODk6Q0RFRkdISUpTVFVWV1hZWmNk&#10;ZWZnaGlqc3R1dnd4eXqCg4SFhoeIiYqSk5SVlpeYmZqio6Slpqeoqaqys7S1tre4ubrCw8TFxsfI&#10;ycrS09TV1tfY2dri4+Tl5ufo6ery8/T19vf4+fr/2gAMAwEAAhEDEQA/AP0H+Cf3vHv/AGNmof8A&#10;tOvTK8z+Cf3vHv8A2Nmof+069MoAKKKKACiiigDk/iT4Jg+JHw38VeELqZraDxBpd3pcs8eC8aTx&#10;PGXH0D18LxeDv2qNH8fapZWXwu8MzG48G2/gaLxQdbij04RwPcOL0Qf6zn7R/q/L/wCWdeqftqeI&#10;5Lrx78L/AADqXxXl+DvhHW01TUdX1+31KLT7mT7N9n+zwR3Dv+7zJOSf+udfJuvQ+CfGWh/Fvxh4&#10;q/aLi1b4i/D3z7P4faja+J7e3luI7eyjnilij8z9/JcSfu5JI/8AWSCSgD9P/hT4HT4XfC/wf4OW&#10;4N6ugaRZ6WLhxjzRBEke/wDTNa3ijwrp3jbwzq/h/WbWO/0jVbeSyvLeTpJE6FHH5GsL4K+NLj4i&#10;/BrwH4ru1WO81zQdP1OZF52ST28chH/j5ruqAPHvDPwDttH8QaXqmteLvE3jeXRW36NB4gltpItM&#10;k8uSPzI/KgjMknlyOnmS+Y+D1qHR/hLP40034pWXju4uNU0TxpfSRJocl7JJHYWAt47dY48SYjMn&#10;lmc+XjmT1r2eigDyDwv8B7bRPFlh4g1rxZ4k8caho6yDRY9fltzHpu+Py3ePyII/MkKDZ5knmPsJ&#10;AP7yTfW8Tfs66frWva7f6Z4w8S+ELbxHIJte0zQbuCKHU5PKSAvmSJ5IJDHHFHvt3jOFB+/89e0U&#10;UAeXeLPgb4d8TeH/AAtpNlJdeFJPCkkcmgXmgyRxz6Z5cEluAgkjkj2eVJJH5bo6EHp0xN8O/hNZ&#10;fD2fU9TOrat4m8T6y0X2/XdaeOW6mSPd5ce1I4444498mEjjQfvJD99ya9LooAKjliSaN0flG61J&#10;RQB578CZHb4V+HvMTy5Ft9p/CRxXoNcB8DVSP4c2UAfzPIuLuM/+BMld/QAw9q4D4+RiT4P+KQ3T&#10;7G38xXfntXmXx88RaTpnw312xvb63ivLqzkFvbl/3kr47JW+H/j0/U5q/wDCmfAtRyWsEv8ArI45&#10;f+2dSUV+t9D84Kcml2Ev/Lpb/wDfuq1atZUn+sr814w/h0D9r8Nv4mI/7cCiiivzQ/dup598RIv+&#10;JxbSf9O9en/sN3S2v7SnhqNutxHeRD/wHkk/9p15h8SP+Qpbf9c69E/Yl/5Oe8Gf9vn/AKR3Feph&#10;/wDl2fFZv/CxB+rlLSUte+fkZwHi34HfDn4h6smqeLPAPhfxRq0cfkfbNZ0e3vJNg6IHkjNeWeH/&#10;AIHz/s8fAfxfonwxsrKDxlq9xqD6ff6fpEdsIri7uZTZ+d9/Mdp9ojGXz+7iOE/gr6SpKAPEfF3w&#10;Z8UzeOLDxz4V8YWujeLhokWh6k2r6T9vsr+COSSWMlI5beSOTzJZPnjfHz/c9NDwf8Idb8G6f4z1&#10;GLxZHP488UXEd/eazLph+xJcR20VvH5dn5v+rCQR/J5u/r+86Gn/ABb/AGjvCPwYuoLTVpp77U5R&#10;5n9n6fH5kqR/89HHYVxNj+3V8OLpcSJrVkfW5tI//ZJDXRDC16i54UzmnXp0/cczsfCfwr1++8WW&#10;Xifx94hsvE2s6R50ekRaXpcmn2dl5qhJJfLe5uC8+wGMS7+EeRP43z8P/tR+FfErfHDxhaN4q87T&#10;7qZMyXVjH9rijeCP5I5IjGnyeYUj8xM/J/y0NfaVn+2B8J75fL/4SjyJfSewuF/9p18lfHXxRpPj&#10;D4r69rGi3QvdOuWhZLhekhSCND/6BXlZlTqU6f7yB9vwnyYjGT/wHnGj6TbaDpVpp9mpS0tYI4EY&#10;9THHVuiivmT9hWxLXGfAeJ7745eAdnT+3rOQ/wDgRHJXXSS+VHvrnv2YrX7X8f8AwLHv8v8A4mSS&#10;f9+/3ldWG/inzuc/wWfsAv3R9KWkX7o+lLX1J+JBRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQ&#10;AUUUUAFFFFABRRRQAUUUUAFFFFAHx7+19/yUXS/+wVH/AOjZaKP2vv8Akoul/wDYKj/9Gy0UAe7f&#10;BP73j3/sbNQ/9p16ZXmfwT+949/7GzUP/ademUAFFFFABRRRQBwXxG+C/gX4tyae3jXwfo3ir7AJ&#10;Baf2taR3HkeZjzNm8cZ2J+Vcf/wxX8CP+iR+D/8AwTxf4V7bRQBj6Domn+F9HstJ0u0h0/SrCBLW&#10;0s4ECRwRoNiRp6DAxWxRRQBy+qePvDeh+JtI8OX+uabY6/rAkew0q4u447m7Cf6wxx5y+K6ivh34&#10;nf8AKTDwH/1w0v8A9N/iWvtbUP8Ajxuf+ub0AcLoPx3+HPiLxlP4R0rxx4f1HxLBJJFJpNtqUcly&#10;kkZ/eJ5Y5+SrfxA+M3gT4UizHjTxjonhdr4SGBdWvo7fztn39m8jOMj86+Ofhn/yaJ+yd/2Mmlf+&#10;1K9rX/k+zxl/2TjTv/S3UKAPdrrxdoVn4Xl8RT63Yx+HY7f7W+rSXEYtkgxnzPNzs2YHWsn4ffFz&#10;wT8Vobmbwd4u0bxSlm+ydtJv47jyyf7+w8V8ca5/yjf8N/8AYx6X/wCpFFXvVn/ye4P+xD/9vaAP&#10;oOiiigDzn4Lr5PhXUIf+WcGs3kSfT7Qa2vEHxC0fQbmKykupLrVJR+70+xj8y4PHXZ/B1/jxWf8A&#10;Cv8A48fEP/Yw6h/6UGuL/Zq/5nj/ALDB/lQB2Kf8Jl4vU+aIvB2lt/zzP2jUH/8AacX/AJErO8Z+&#10;C9H8OfDHxlLY2ZFxcaReG4vbkmS4n/dP/rJH+c16b2rk/iz/AMkx8W/9gi8/9EPV0fjgZVPgZ+cd&#10;FFFfr62PzV7hWdJ/rZK0az5P9ZJX5zxh/Dpn7N4a/wAeuRUUUV+YH7yeffEj/kKW3/XOu2/ZD02T&#10;UP2iPCNtb3txp0r/AGzy7i22eZH/AKHcf3wa4n4kf8hS2/6516J+xL/yc94M/wC3z/0juK9PD/8A&#10;Ls+Lzf8AhYg/SBvBPii3XFp491A/9fVjbyfr5Yoj0j4g6evyeJtG1L/r60h4/wD0XLXeUV9AfkZw&#10;Qk+JFuciHwvfJ/v3Ft/8cry39oL4k+PvBvhOAR21r4de8nEH9o2V39ockofkjR4vk/66dsV9GR/d&#10;NfPX7aH/ACIWi/8AYTH/AKKkrvwEFVxVOEtjhx03Sw83E+G7nwl9quJJ5L+SWST95JJJ+8qtJ4Nk&#10;/gu4/wDv3XV0V+o+wgfAe3mchJ4Nu/8Anpb1o2NrJYW8cEn+sjrerOuf9fJX57xXFRwlO385+s+H&#10;0nLMql/5COiiivy8/oQjuZfKt5JP+mdVP2RrVLr9ozwTG/X7XLIP+2cUlW73/jzuf+udQ/se/wDJ&#10;yPgn/rvL/wCk0ldGE/iHzGef7sz9aV+6KWkX7opa+qPxYKKKKACiiigAooooAKKKKACiiigAoooo&#10;AKKKKACiiigAooooAKKKKACiiigAooooA+Pf2vv+Si6X/wBgqP8A9Gy0Uftff8lF0v8A7BUf/o2W&#10;igD/2VBLAwQKAAAAAAAAACEAkPBfJn4LAAB+CwAAFAAAAGRycy9tZWRpYS9pbWFnZTUuanBn/9j/&#10;4AAQSkZJRgABAQEAYABgAAD/2wBDAAMCAgMCAgMDAwMEAwMEBQgFBQQEBQoHBwYIDAoMDAsKCwsN&#10;DhIQDQ4RDgsLEBYQERMUFRUVDA8XGBYUGBIUFRT/2wBDAQMEBAUEBQkFBQkUDQsNFBQUFBQUFBQU&#10;FBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBT/wAARCAAZAiUDASIAAhEB&#10;AxEB/8QAHwAAAQUBAQEBAQEAAAAAAAAAAAECAwQFBgcICQoL/8QAtRAAAgEDAwIEAwUFBAQAAAF9&#10;AQIDAAQRBRIhMUEGE1FhByJxFDKBkaEII0KxwRVS0fAkM2JyggkKFhcYGRolJicoKSo0NTY3ODk6&#10;Q0RFRkdISUpTVFVWV1hZWmNkZWZnaGlqc3R1dnd4eXqDhIWGh4iJipKTlJWWl5iZmqKjpKWmp6ip&#10;qrKztLW2t7i5usLDxMXGx8jJytLT1NXW19jZ2uHi4+Tl5ufo6erx8vP09fb3+Pn6/8QAHwEAAwEB&#10;AQEBAQEBAQAAAAAAAAECAwQFBgcICQoL/8QAtREAAgECBAQDBAcFBAQAAQJ3AAECAxEEBSExBhJB&#10;UQdhcRMiMoEIFEKRobHBCSMzUvAVYnLRChYkNOEl8RcYGRomJygpKjU2Nzg5OkNERUZHSElKU1RV&#10;VldYWVpjZGVmZ2hpanN0dXZ3eHl6goOEhYaHiImKkpOUlZaXmJmaoqOkpaanqKmqsrO0tba3uLm6&#10;wsPExcbHyMnK0tPU1dbX2Nna4uPk5ebn6Onq8vP09fb3+Pn6/9oADAMBAAIRAxEAPwD9B/gn97x7&#10;/wBjZqH/ALTr0yvM/gn97x7/ANjZqH/tOvTKACiiigAooooA+Zf2itI+LmvfEPTrP4f/ABz8PfDS&#10;0/s17l9G1HS7S8u5/Lk/e3GJQf3aAx8jgc5r52/4Tj4tf9H/APwn/wDAbQ/8K+u/jV4J+Hui6T4p&#10;+KXiXwjba9f6B4U1SC5kIzJcab5by3FpjOxw+x/9Z08yTpvfPx18RPDvw002+8KaH4B/Zo8G+MfE&#10;9z4V/wCEx1+0S82W+m2ZTmKO48v948j744/oP3eDwAfoN4Be+Pgbw7Nqeq2uu6j/AGfb/aNUskCQ&#10;XkhjBknj/wBhz84Aq54p8S6X4J8M6rr+sXaWGlaXbSXt5cv9yKOMb3P5ZrA+D+r6D4g+E/gzVPDF&#10;qNN8NXmj2c+mWKrs+zWxt4/Kj/4AmB+HtXRa1oemeJNHu9K1extdT0y8jNvNZ30Iljnjx9x0fIcf&#10;WgD5CvFhm+KfwQ8deIJ7K18VeJPFVzPdx+agm020/sbUfsdlJ8//ACzjk/ef9NJJP+enP0L+0n4i&#10;v/CP7PHxM13SLj7HquneGtRvLS4GCY5I7eQo49+lcV4m/Yt+Fur+KPA+rWHgTwfoMehai99dWll4&#10;btAdST7PJGkchAH3JJEl/j5iHTNdWdA17xx8QfHVhr8Zn+Gc2kW+iQaXdQofts8nmm8kI2ZMflyQ&#10;R8kjKSUAePftIaNafCz9ifQj4P0lJ7vwrceHJdDt7WXY/m/2hZx/u5PWQSSJv/6aGu++EMcGu/tE&#10;fHfWbtftWoaff6Z4egaTpBYx6db3Plj0Bnu7h6o6J+zd4jfSfDHhbxJ8QW8RfD7w7NZ3Ftpo0kx6&#10;hem0ZZLVLu7M7h0SSOJyI44zIY48n7/mdD4k+DfiO1+ImseL/APiux8Maj4gtre21e11XRzqFncy&#10;W4kSO4RY7iCRJ/LcRk+ZykcY/wCWdAHzX4SvJ9c0fw94I1GxNv4Si+PWsaTHaSP5kV3Z2cl5eW6A&#10;DHlxpcRR/uz/AM+//PP5K9w+Jk11of7ZnwOGnWDTx65o3iSz1SZH2lYIEspYpJP7+JPkGf8Anv7V&#10;tyfs06W3wl0nwnp+t30Os6ZrP/CS23ieSOOS8/tj7TJcS3L8bD5kkksbx9DHI8fer3gv4R+I7f4h&#10;ReN/G3iaz8R+JLSwk0vTU0rSTYWdjbyOklxiOS4nkeSQxRDzDJ0jHyDL7wD2WuU8Y/8ACW77L/hF&#10;P7F3fvPtH9s+Z7eXs8v/AIH19q6uigDwf4aaL4u16TxDa32tWem6VHq139q/sP5bh7gyeY8e94/k&#10;j/ef9dPevWvDvhXSvC1p5OmWMdmj4kkMa/PIcdXf+P8AGuc+F+yDVvHcAXpr8kp/7aRx16DQA01z&#10;fxEjEngTxKj/ADodMuP/AEW9dLWL4o/5FnWP+vSX/wBFmrp/GjKp8DPzPooor9ejsj81e4VnSf62&#10;StGsqT/WSV+f8YfwKZ+xeGv+91/8AUUUV+Vn76jg/iR/yELL/rnXf/sS/wDJz3gz/t8/9I7ivP8A&#10;4kf8fll/1zr0D9iX/k57wZ/2+f8ApHcV6mH3pnxeb/wsQfq5S0lLXvn5GMPavnn9tD/kQtF/7CY/&#10;9FSV9DHtXzz+2h/yIWi/9hMf+ipK9LLf97pnnY//AHeZ8e0UUV+onwAVnXH/AB8S1o1nXH/HxLXw&#10;PGH+6U/8Z+teHP8Av9T/AAEdFFFfk5/QyI9Sl8rT7mT/AKZyVT/ZH0h9c/aD8I2qXtxp0kj3Ekdx&#10;bCMyJ5dvJJ/GDU+rS+Vo97J/07yVr/sN2ySftKeHZH/5ZwXbx/jbyCu7B/xD5jPv92qH6JL4P8Zx&#10;j/R/iCZP+vrR7eT/ANF+XSSaf8SrdUEWr+G7w+txZzxn/wAckr0Clr6U/FjgY774kWq5k0fw7e+1&#10;vfzxn/x+Ou0tZZJrWN5o/IkZMvHn7lWqKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoooo&#10;AKKKKACiiigAooooA+Pf2vv+Si6X/wBgqP8A9Gy0Uftff8lF0v8A7BUf/o2WigD3b4J/e8e/9jZq&#10;H/tOvTK8z+Cf3vHv/Y2ah/7Tr0ygAooooAKKKKAOd8aeINJ8NeDvEGsa26DRtOsLi8v2cZQW8cZe&#10;Qn/gGa/NfwV8TZPh54L8Wt8Ov2O9R0/wt4w0aXW7u8sfGWy8u9Iki/dyoBHJJAPLkP7qI/u952et&#10;fef7WP8Aya18Yv8AsTNZ/wDSKWvFvgL/AMiX8Lf+yH2f/ou2oA+h/hDcW8/wp8Gy2+kW/hy3k0az&#10;aPRbS4juINPTyIz9njkT5JEj+4HHBxxwa7mvHf2P/wDk0/4Pf9inpf8A6TR17FQAUUUUAFFFFABR&#10;RRQAUUUUAef+A0a08cfEGA/6v+0LeUf8Dt469ArzzwT/AMlV+JP/AF00/wD9Jq9DoAhkmSCN3kcI&#10;ifed+lcHqnj6TxFa3dr4Rs/7ck/1b6h0so/+2n/LT/tnmqv7QH/JN73/ALaf+ipK7bw//wAi1pX/&#10;AF6Rf+ixTW4nsfmVRRRX7BHZH5jLdhWdcf8AHxLWjWdc/wCvkr8/4w/gUz9e8Of98r/4COiiivys&#10;/oBHBfEj/j8sv+uddp+x7qNrpP7R3g66upo4IIpLhHeaTy9hezkQfrXF/Ej/AI/LL/rnVn4Kf8lQ&#10;0D/rpJ/6Lkr08P8A8uz5DN9aVRH7DafqtlqUe+1uobkesEgk/lV6vzg1L/kKXv8A10kr6g+B/wDy&#10;1/6/I6+gPx898Pavnn9tD/kQtF/7CY/9FSV9DHtXzz+2h/yIWi/9hMf+ipK9LLf97pnnY/8A3eZ8&#10;e0UUV+onwAVnXH/HxLWjWdc/6+Svz3jD+BTP1/w5/wB8r/4COiiivys/oFFLxBL5Wh6j/wBe8ldZ&#10;+wLGsn7QlnuTDR2E+P8Av3XH+IP+QHqP/XvJXff8E8f+S9XP/YEuP/RsVd2D/iHymf8A+7VD9M6K&#10;KK+lPxoKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooA+Pf2v&#10;v+Si6X/2Co//AEbLRR+19/yUXS/+wVH/AOjZaKAP/9lQSwMECgAAAAAAAAAhAGGPjblHDwAARw8A&#10;ABQAAABkcnMvbWVkaWEvaW1hZ2U2LmpwZ//Y/+AAEEpGSUYAAQEBAGAAYAAA/9sAQwADAgIDAgID&#10;AwMDBAMDBAUIBQUEBAUKBwcGCAwKDAwLCgsLDQ4SEA0OEQ4LCxAWEBETFBUVFQwPFxgWFBgSFBUU&#10;/9sAQwEDBAQFBAUJBQUJFA0LDRQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQU&#10;FBQUFBQUFBQUFBQU/8AAEQgAGQIlAwEiAAIRAQMRAf/EAB8AAAEFAQEBAQEBAAAAAAAAAAABAgME&#10;BQYHCAkKC//EALUQAAIBAwMCBAMFBQQEAAABfQECAwAEEQUSITFBBhNRYQcicRQygZGhCCNCscEV&#10;UtHwJDNicoIJChYXGBkaJSYnKCkqNDU2Nzg5OkNERUZHSElKU1RVVldYWVpjZGVmZ2hpanN0dXZ3&#10;eHl6g4SFhoeIiYqSk5SVlpeYmZqio6Slpqeoqaqys7S1tre4ubrCw8TFxsfIycrS09TV1tfY2drh&#10;4uPk5ebn6Onq8fLz9PX29/j5+v/EAB8BAAMBAQEBAQEBAQEAAAAAAAABAgMEBQYHCAkKC//EALUR&#10;AAIBAgQEAwQHBQQEAAECdwABAgMRBAUhMQYSQVEHYXETIjKBCBRCkaGxwQkjM1LwFWJy0QoWJDTh&#10;JfEXGBkaJicoKSo1Njc4OTpDREVGR0hJSlNUVVZXWFlaY2RlZmdoaWpzdHV2d3h5eoKDhIWGh4iJ&#10;ipKTlJWWl5iZmqKjpKWmp6ipqrKztLW2t7i5usLDxMXGx8jJytLT1NXW19jZ2uLj5OXm5+jp6vLz&#10;9PX29/j5+v/aAAwDAQACEQMRAD8A/Qf4J/e8e/8AY2ah/wC069MrzP4J/e8e/wDY2ah/7Tr0ygAo&#10;oooAKKKKAPJfj38U/hh4L8N3Hhv4neJ9M8P6d4msrmy8vUZdn2iAx+XKP/In618e+N/FXwhu/CPw&#10;90vwV+1bp/gu98M6F/wi1xqMMcVz/aWmYi/dyRn/AFcn7uP94P8AppxX0h+1b8UP2ffh1P4YHxy0&#10;7QtSe8Fz/ZP9s+HTqoQR+X5+z91J5fWP9K+Fv2Z/jl+yH4am+KrfEHRfC041Dxzqmo+H/t3g77Zs&#10;0iTy/s0ceLd/Lj4k/dcbPTmgD9PPg5pOgeH/AIS+DdP8K3X9oeGLPSLOLSrxpN/2i0EEYikz7x4r&#10;ua5XwH4g0PxN4F8Oat4bWJPDmpafbXumrDAYI/sskYePEeBsGwj5Mce1dVQB5D44/aY8D/DzUruz&#10;1uXWoILPYl/qkOg30+n2Ge9xdpF5Ef8A33x3r1WGWO6jSRHWSN/nSRK8X/aeuLrxZ4D1X4YeHo0v&#10;fFXjazk0mOIk+XYWcn7u5vZeeI443fH/AD0k2R9+PXdB02PQdF07TUbzEs7eO2RvXYmM/pQB5r4u&#10;/aS8FeC/El9od5card3mmLHLqcuj6Heahb6b5g8wfapoInSD93+9PmY+T562/GHxi8LeBfDWla5q&#10;GptLpupyRxaZ/ZsEl9cX0kgMkaQQQI8ko8sF/kBOzmuE/ZRkt7rwl8QbuVU+1XXj7xGNQd2zJJJH&#10;qEkUfmZP8EEcUf8AuRpXg37Js2oX1l+yJB4kEAePwd4hu7GOMv5fmJJZx20g3f8ALT7HJJ/38koA&#10;+uvh38XPDnxPg1BtHlvILiwcRXen6pYXGn3dqT9zzIJ443XP0xXL+Gf2nvAHivWLPTrC+1NbbULn&#10;7Np2s3Gj3lvpeoSZOI7e9ki8iXIHyeXIfM/5Z5rwj9pLUte0v4yfHm60ecWtjH8C5Lq5nhd47hLy&#10;O41H7PIhHTCfaPyjrrv2qrKTSP2J7K38GQWcU9pJ4YTRo9uy2SQapp4t/wDV/wAGcf6vt0oA+rqK&#10;K5zxX/wkn2GP/hGP7J/tDzPm/tbzPL2Y/wCmfOfuUAYHg/y0+K3xDQ/f3afJ+dvj/wBkq/rPj+ys&#10;dQ/srS45df1vdzY2bAmD/rq/SP8A4HXm2jeHfFXiL4keIbDxJqFrp8Mljby3n9gvKnnxgypGnmSf&#10;STf+Fe06LoGneHNPjsdKtIbKzj6QxJgUAcivgnU/FWybxfffaoyM/wBjWPyWaHZ0kz88nU9/wrul&#10;gSGFUjQRog+VV6VPSN90/SgT2Py2kikik8uT93JSVe1uKSLXNRjk/wBbHcSf+jKo1+uR2R+Yy3YV&#10;nXH/AB8S1o1nXH/HxLXxHF/+50/8Z+s+HP8Av9T/AAEdFFFfk5/QyOD+JH/HxZf9c5K639ku1hvv&#10;2iPBsFzAlzBJPLvjkj8yP/j2krlviR/x8WX/AG0rrf2Pf+TkPBP/AF3l/wDSaSu/D70z4/OPhqH6&#10;dXnwn8G3yj7R4Y0k+8dnGn8hUMfwh8N2a4s01DTj62ep3Ef/ALUrtl+6KWvpD8fOCHw1uoV/0Xxn&#10;4kt5f+ml3HP/AOjIzXiX7VWha1o/grSjqHiKbWoP7QykVxaRxyJ+6k/5aRivqc9q+b/21nx4V8Or&#10;/AbuTP8A37r0st/3ymebjv8Ad5nyPRRRX6ifAhWdJ/rZK0azpP8AWyV+e8YfwKZ+yeHP+91/8BHR&#10;RRX5WfviM7xJL5Xh+9/6513/APwTv/5L3cf9gS4/9Gx1534tl8rw/e/9c6779gnwvH4o+L2tW8l3&#10;qVjGuhyP9o0+eSCTzPtFv/HXdg/4h8fxF/u9Q/TiiuDT4b6hbD/QfHHiOH/r6kiuP/RkdH/CM+Nr&#10;T54PG0F1/wBM77Roz/6Lkjr6U/HzvKK4WKP4hQ3SGebw3fWe+Pf5Uc9vJs/j6mQZruqACiiigAoo&#10;ooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooA+Pf2vv+Si6X/2Co//AEbLRR+1&#10;9/yUXS/+wVH/AOjZaKAPdvgn97x7/wBjZqH/ALTr0yvM/gn97x7/ANjZqH/tOvTKACiiigAooooA&#10;o32l2WpCM3VrDc7PuebGHxUH/CNaN/0CLH/wGj/wrVr+Y744f8ls+IP/AGMGo/8ApTJQB/TXHCkE&#10;aJGgRE+6idKmryj9k7/k1r4O/wDYmaN/6RRV6vQB4Jffsumb4g+KPGGj/E/xx4b1XxLJFLerp8mn&#10;yRhYk2Rxx/aLOSSONMkhN/V39a6DxF4E8SalrHwzsLTxFqzaV4dvJL/WNVnuEjudW8u2kgjt5UiE&#10;aP5jz+a/7vZ+4HQkV63RQB4v4m/Z10/Wte12/wBM8YeJfCFt4jkE2vaZoN3BFDqcnlJAXzJE8kEh&#10;jjij327xnCg/f+etfxZ8DfDvibw/4W0mykuvCknhSSOTQLzQZI459M8uCS3AQSRyR7PKkkj8t0dC&#10;D06Y9RooA8v8CfB/S/BH9uXk+p6p4r17xAIo9T1nXZYpbm6jjBjSIhEijjjjEkmI40QZkc4LuTXM&#10;eHf2WNE8P3WgWFx4k8Sa34Q8NvBcaJ4V1G4gl0/T5Lcj7Nj919ok8vnZ5ksmMD+5Hj3eigAooooA&#10;8/tfLj+OWogffk8P27/+TEtegV52v/Jfrj/sWY//AEqkr0SgApG+6aWuE+Nf/JKfE3/Xmaa3E9j4&#10;F8WxeV4s1qP/AKfLj/0ZWTUt1/x8S1FX65R/hI/Nqv8AECs64/4+Ja0aypP9ZJXw3F/+50/8Z+n+&#10;HP8AyMqn+D/26IUUUV+UH9GdTh/iR/x8WX/bSut/Y9/5OQ8E/wDXeX/0mkrkviR/x8WX/bSut/Y9&#10;/wCTkPBP/XeX/wBJpK78PvTPjs4+GofrUv3RS0i/dFLX0h+PjP4vwr5w/bU/5Fbw5/19yf8Aouvo&#10;/wDi/CvnD9tT/kVfDn/X5J/6Lr0st/3ymeZj/wDdah8jUUUV+onwSCs6T/WyVo1nyf6ySvzjjD+H&#10;TP2fw2/j1yKiiivzA/eTF8ZSeV4bvf8Atn/6Mr2j/gm3G/8AwtHxQ+zEZ0jA/wC/6V4v41/5Fe9/&#10;7Z/+jK92/wCCa/8AyO3jP/sH2/8A6Ga9PB/xD4viL/d6h+glFFFfQH5GFFFFABRRRQAUUUlADF+b&#10;Brzr4yfFI/CPw1bav/Z39qi4u1tBC0/kHPlySZzsP/PM/nXoifdrwT9sz/kmmk/9hdP/AEnuK7MF&#10;SjWrwhPZs5sVN0aM5x3OUP7bjH/mTv8Aypn/AOR6+iPDfiMa74N0/XFi+zm8sY73yd2/Zvj8zHv1&#10;r816/RH4df8AJH/DX/YBtv8A0nSvbzbAUcJGn7NbnlZbiqmJl755R8A/EXxm+Kvw+8C+ONS8WeDb&#10;fS9csrPVLnSbXwrcCcQyYeSNJ/7QI37eN/l4zz5faug8A/Fvyda+NF34u1qC10Lwz4qTTrSa5CRJ&#10;b2/9nWUvl5H3v3k79f79fLX7Av8AyD/hT/2C4/8A0nkrq/FH/JQPFf8A2XTSv/TNZ18we8fVnir4&#10;teGfA89hFq19Ml5qCGeGwtrSe4unQFEeXyIkd/Kj8xN8mNiZGSOam134teDvDLWaX+vWdvNqFn/a&#10;FnFn95Pb744/MjT+MeZPF/38FczD/wAnXaj/ANiRbf8ApdcVwHxY/wCT8PgV/wBi/wCIf/bagD2L&#10;wf8AFbwt8RPD1zrei6xFc2FlI0d27rJA9nIiB3juI5AjwSBHyUkAwCDWb4X+PngLxzrkWiaN4khm&#10;1S6j+0WSzQSQR6hHsjk820kkQJcR/vIzvj3jmvmX4r/8iH+3X/2z/wDTDZ1618d/+Q9+zV/2O1t/&#10;6adQoA9Oh+L/AIRPi6fwymtm51lZvs8y29tLJb29x+7/ANHkuEj8qOT95H+7dw/7zpXJeOvjUnwv&#10;8EfFnxZf6zp3iGPwtJcNb6VZwyW8sMkdnHcJZ3En7z53z/rNmNkqH66H7On/ACDviD/2PGs/+lFe&#10;KeJv+SP/ALcn/XfVf/UasqAPoHw38avCmvfDt/G0+rWumaNBbRz39zeSfZ4rTMfmYMkgTs4596k8&#10;E/Gbwd8QtYvdN0XWDJqlnF5k2mXltLZ3Pl7ynmiKdEkePKEeYAUPqa8k/aD/AOTZ/ht/2MHg/wD9&#10;ONnW98Qv+Tz/AIMf9i34l/8ARmnUAdVeftFfDuzupoJPFFquyC8uZpoUkeO3jtHkS4MjhNkflmOX&#10;O8/8s5P7hrudQ8VaTosOmzXt9BbR6hcR2do5/wCW8kn+rRPXP9K+Pv2b/wDk2D9pP/sZPF3/ALUr&#10;uvEX/Hn+yP8A9hu2/wDUevaAPqSiiigD49/a+/5KLpf/AGCo/wD0bLRR+19/yUXS/wDsFR/+jZaK&#10;AP/ZUEsDBAoAAAAAAAAAIQApdRTbbRAAAG0QAAAUAAAAZHJzL21lZGlhL2ltYWdlNy5qcGf/2P/g&#10;ABBKRklGAAEBAQBgAGAAAP/bAEMAAwICAwICAwMDAwQDAwQFCAUFBAQFCgcHBggMCgwMCwoLCw0O&#10;EhANDhEOCwsQFhARExQVFRUMDxcYFhQYEhQVFP/bAEMBAwQEBQQFCQUFCRQNCw0UFBQUFBQUFBQU&#10;FBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFP/AABEIABkCJQMBIgACEQED&#10;EQH/xAAfAAABBQEBAQEBAQAAAAAAAAAAAQIDBAUGBwgJCgv/xAC1EAACAQMDAgQDBQUEBAAAAX0B&#10;AgMABBEFEiExQQYTUWEHInEUMoGRoQgjQrHBFVLR8CQzYnKCCQoWFxgZGiUmJygpKjQ1Njc4OTpD&#10;REVGR0hJSlNUVVZXWFlaY2RlZmdoaWpzdHV2d3h5eoOEhYaHiImKkpOUlZaXmJmaoqOkpaanqKmq&#10;srO0tba3uLm6wsPExcbHyMnK0tPU1dbX2Nna4eLj5OXm5+jp6vHy8/T19vf4+fr/xAAfAQADAQEB&#10;AQEBAQEBAAAAAAAAAQIDBAUGBwgJCgv/xAC1EQACAQIEBAMEBwUEBAABAncAAQIDEQQFITEGEkFR&#10;B2FxEyIygQgUQpGhscEJIzNS8BVictEKFiQ04SXxFxgZGiYnKCkqNTY3ODk6Q0RFRkdISUpTVFVW&#10;V1hZWmNkZWZnaGlqc3R1dnd4eXqCg4SFhoeIiYqSk5SVlpeYmZqio6Slpqeoqaqys7S1tre4ubrC&#10;w8TFxsfIycrS09TV1tfY2dri4+Tl5ufo6ery8/T19vf4+fr/2gAMAwEAAhEDEQA/AP0H+Cf3vHv/&#10;AGNmof8AtOvTK8z+Cf3vHv8A2Nmof+069MoAKKKKACiiigDj/i3/AG//AMKs8X/8Ilj/AISj+yLz&#10;+y/+vz7O/wBn/wDInl1+V3jT9nb4GeAfh34F8R/EjRfFVjqXjfwT57a0n2y4kXxP5cTyxvHz+9ke&#10;SQiOT5P3UnTrX6PftMeOPHngP4bSah8OvBDeOtZkeRJ7ePVI7CSzg8qQ/aQZB+82Ps/d989q+XvD&#10;/wAd/wBrLxT8B9K0nT/gLdT65f6AkEHi6fxZZR3DTvb4jvTbyD93Jk+Z5b0AfXvwBtH0/wCBvw+t&#10;bjRj4cmt/D1gkmjs7ubEpbxj7Od/z5j6c88V6PXIfDHTNf0f4c+FrLxbepqHim3023i1W7QfJPeC&#10;NPMk9/nzXX0AFFePeNvjvN4c8YSeEfDfgnxB468RWdlDqN/baM9nDFYQSyOkfmyXFxEpeQxy7I03&#10;k+Wc4rsPhz4/0v4neFbbxHpLTLbSSTQS21zH5c9vPHIY5YpU7SJJG6fhQB2NFePeNvjvN4c8YSeE&#10;fDfgnxB468RWdlDqN/baM9nDFYQSyOkfmyXFxEpeQxy7I03k+Wc4qW8/aJ8LW3wlXx6iX1zayXn9&#10;lwaTHbk38mofaPs32Lys/wCv+0Zjx60AeuUV5P4G+NEvibxZ/wAIr4g8I634F8QyWkmoWtnrUtpL&#10;9st45I43kikt7iRMx+ZH5iZBG8e9cvqH7UVjaQ6pq8XgnxPqHw+0i8uLW+8b27Wi2MX2eQxzyeW9&#10;wLiSKN0eN5BHj925+5zQB9AUVDDLHcxpIjb0f50NTUAefyb4PjlFlMRy+HJP3n/XO5j/APjlegV5&#10;7rkkdj8ZNBuJJdkc2j3kRH/XOSKQ0298c33iq4ey8FQR3gGPM1q4/wCPOP8A65/89HoA6XxL4m07&#10;wrbwveyy7rh/Kt4LdHkkmf8AuIick1zDeH9a8eL5niX/AIlWhsqSJodvIJHn7kXEmz/yHH+dbXhv&#10;wNZ6HeTancyPquu3HEmq3kaebg4/dx/884/9gV1Z6GmB+anj61jsfHniK0jSO2it9UuI/Lj/AOWf&#10;7ysCvV/iv8IfGg8eeIb+Hw7fXtjd39xcQS2dv5++OSTPOzpXnWpeHdW0f/j+0m7sf+vm3kjr9Pwt&#10;alUpLXU/O8RSqU6hm1nXH/HxLWjWdcf6+vmOLGvqEP8AGfpHh1pm1S/8n/t0SOiiivyQ/ow4f4kf&#10;8w7/ALaf+066H9lO5urf9oHwjPZWv228jnl2W/meX5n+jSf8tK574mf8w3/tp/7Tr3D9hv4K6/4g&#10;+I2lePJIfsPh7SHk8u4kj5u38uSIpH7DNelg9z4vO6lOnTqe0Pu8eO9atU/0/wAD61Gf+nOS3uP5&#10;SU2P4raVax/6fp+u6YO32jR7n/2SM13VLX0B+RnFWvxd8HXLeX/wkunwyf8ATzJ9n/8ARmK8U/bC&#10;1zTdY8L+HTY39pfFLyTi2njk/wCWf1r6WuLSG7UrNCko/wCmiZr5k/bB8O6Vo3h/w7NY6VaWckl3&#10;Ijy28EcZ/wBXXpZb/vlM8zHf7pM+WaKKK/UT4IKzpP8AWyVo1lSf6yvzjjD+HTP2fw2/j4j/ALcC&#10;iiivzA/eupg+Nv8AkW7n/tn/AOjK9/8A+CaVs8nirxxcf8s47O3iH/fyQf8AtOvAPHf/ACL8n/XS&#10;Ovfv+Cbl9a6ZqPj17q+tbbzEso4455BGX/4+PWvTwH8Q+G4k/gTP0AoqOOZJo96PvT1FSV9Afk4U&#10;UUUAFFFFABRRSUANYV4b+1hoOqeIPh5p9tpWn3epXK6lHIYbKGSSTyxHJk/J+Fe5UMoatqNZ0Jqo&#10;uhlWp+1g4H5u/wDCrfGp/wCZR13/AMFlx/8AG6+7/AdrNY/CvQrWaJ7e5g0WCN43XY8cggAI9jmu&#10;zVR6UrV243MauOtznFhMDTwnwnw7+xh8RPgJpfwo+EdofGHh62+IH9mWdmbEati4+2SR+X5fleZ9&#10;/MmOneorjT7/AMO/Fz4ofEOWCbxF4S8K+PvtGr6AsZl+zoNF08/2pFH/AMtJbcD/AFf/ADz8zy/3&#10;nl1900V5h6R8z/GjxX4R0Pxdoni/TvivpvgPxlLoe2wt9SMVxp+v2jnzI4vLk2ST/vMY+zyJIPM/&#10;265XUPivYR/Hb4I+N/HemyeFJb74fapdXcN9bSbNFuJH0+ST7RIY/wBxHH+8j82TYAeCf3lfX0sS&#10;SD5031xmofDe11P4taL46kvJftemaReaPHZ7R5bx3EtvJI/1/wBHjFAHyd4vs7v4oeDv2jfFfgKz&#10;n13wrq0miraw2Vr5ia9HaeXJqslt/wA/Hn25+zcf6x7fGa7z4mfETwv8fb74a6H8NdbtPEet6X4t&#10;0zVrj+y3DyaLZwPvuWuCObcvF5luI5MbzIU/v4+quEFJHCkX3FxQB8o3Xj7Tvhv8U72z+H/j2z8S&#10;XmteKoE1z4bzqs15ZtPcJb3d3b+X/pFvGm/7RJ5gkj/dnZ5YkqlcaLf+Jvh5+2houl2rX2p6jf6h&#10;Z2lvF/rJJJPDtlHHH+eK+u/JTfv2/P60+gD5F8YfETSPHfwL+FniPw5ex+K/CvhvxFo8niiDTY/P&#10;ktoI7f8A5awD94klvPJZ3Ekf+sj8s+lb194u0b46fH/4T6v8O9Ys/Emm+GX1WfWdc0eYT20dvJZ+&#10;UlnJOhI3ySyQSiPPS33npHn6aVQtNiiSMfImygD56/ZK8OaXqXwR8QWs+nQyQav4o8URagDH/wAf&#10;AOrXkZ8z/tmAn4VwXwBkvvGvxG8M+BtcS4nk+Ccd3a3txdeYJLi8kBtNKn3/AHJfM0/7RLJz/rJ0&#10;4r7GrhvAfw5s/AupeL9QjupL3UvE+sSateXE3X/VxxRRj/YjjijQfSgDuaKKKAPj39r7/koul/8A&#10;YKj/APRstFH7X3/JRdL/AOwVH/6NlooA92+Cf3vHv/Y2ah/7Tr0yvM/gn97x7/2Nmof+069MoAKK&#10;KKACiiigDjvirrWq+F/hh4w1rQrQXmvafpF5d2Fr1+0XEdvI8Uf4uAK/NLUvDd9b+C/CPiTxd+1X&#10;8RfCeoeMfAv/AAldndXXiKS307+0PLieW2jjj6hPPH7uP5/Sv1XuP+PeT/cr80/+Chn/ACbl+z3/&#10;ANjXbf8AouSgD7t+A+ptqnwR+H16ZdUle60GwmMmtz+dqEhMEfNxJj55Dn53xySa9GrO0X/kCab/&#10;ANcI/wD0CtGgDwT4K+Xa/Hr9oS0nJXUJNb0u+KP1e0k0q2iik908y3uE+sb1m/saw3lv4X+J99dX&#10;yXVhqHxJ8SXOmYTYkVv/AGhJHgH+P95HLJn/AKaVyfi7/k+bxZ/2TjT/AP0tva4K1/5RdfC7/rp4&#10;W/8ATzZ0Ae9/BXy7X49ftCWk5K6hJrel3xR+r2kmlW0UUnunmW9wn1jevn3wXb3Nn/wjmsancC78&#10;PXX7Q2uXFnK0JSO3jf8AtG3tx5g7SXZ/1h/5aSJHXoni7/k+bxZ/2TjT/wD0tva8x1P/AJRT/Dj6&#10;eG//AE621AHuvxb0/UdT/bG+Bv8AZN39nGn6L4oub+LZv328kdlFHz/B/pEkZ/7Z1wPhvULK3/4J&#10;W6kmVtxa/DjUNNmWTgpeR2clvNE/o/2gOmK674T/APJ63jT/ALJ/o/8A6W3lfOOr/wDJA/iL/wBl&#10;kk/9SaOgD76+Eem6lo/wr8G6drc/2vWrTRbK3u52TZ5s6QIJH2fwZcHjtXSanZHVNOurQTz2Znje&#10;Pz7d9kkfH30NaVFAHzf48+FLRePfBujJ4q125OrR3sbz6pc/aSnlxxyd8V6bp/hXxt4dtY7fTdc0&#10;W5tYRhLefSTAB/37kqp46/5LR8Lvrqn/AKTCvTqAOCbWPiFYr+/8PaLqp/6ctTkg/wDRkdKvj/Vr&#10;T/kI+Btcj/27M29z/wCgSV3lFAHBL8ZPD8KxnU49V0aSTpHqGlXEf/tOtKy+J3hDUv8Aj38SaRN9&#10;LyP/ABrq6+d/2h/+QXJ/10uKAsj2S88JeGPEcYkn0fStST+/JbRyD+Vcjqn7Ofw91pt8vha1ib/p&#10;2eSD/wBFuK+UPh3/AMjJF/n/AJaR19yeFf8Ajxf/AH6Uv3q5ZaocKkqFS9N2Z47q37G/ge+Vvs41&#10;DTyf+fe7L/8Aoea5HWP2HLB+dN8UXVuv/PO4tEl/k8dfVC9aeOlYfVKH8iPYpZ5j4bVGfH+g/sJ2&#10;s3i7TrvxVqcGraFZ75PsUMbxPcSE/wDLTn7ntX1dpel2eh6fbWVhbQWVpbx+XDb28YjjRB2VB0q+&#10;1OH3RWkKUKfwo4sTj6+Oqc9Z3HUtJS1ocY09K+av21JP+Ke8MR/37yR/yjr6V7V8yftsf8gvwp/1&#10;3n/9p16uU/75TPMzL/dJnyjRRRX6afBBWVJ/rK1ayq/NeMP4dA/bPDb+JX/7c/8Abgooor80P3Q5&#10;zx/L/wAU/wD9tI6+j/8AgnJ4T0vXtP8AH0uqadaajGZLNEjvbeOTywPtHt7182ePv+Rf/wC2lfcv&#10;/BPX/khM/wD2F7j/ANAir08B/EPhOKZP2B7TcfBnwc/zw6Db2x/6c5Ht/wD0WRTD8J7WE5stf8S6&#10;afSLVZJP/Ru+u8or6A/KjyXwtNr6/EqfSYPEt1rWiabb7r4X1vb5+0P/AKuPzI4wf+mn4161Xmfw&#10;L/5BPib/ALGC9/8ARlemUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFAB&#10;RRRQB8e/tff8lF0v/sFR/wDo2Wij9r7/AJKLpf8A2Co//RstFAH/2VBLAwQKAAAAAAAAACEAySqb&#10;qnkOAAB5DgAAFAAAAGRycy9tZWRpYS9pbWFnZTguanBn/9j/4AAQSkZJRgABAQEAYABgAAD/2wBD&#10;AAMCAgMCAgMDAwMEAwMEBQgFBQQEBQoHBwYIDAoMDAsKCwsNDhIQDQ4RDgsLEBYQERMUFRUVDA8X&#10;GBYUGBIUFRT/2wBDAQMEBAUEBQkFBQkUDQsNFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQU&#10;FBQUFBQUFBQUFBQUFBQUFBQUFBT/wAARCAAZAiUDASIAAhEBAxEB/8QAHwAAAQUBAQEBAQEAAAAA&#10;AAAAAAECAwQFBgcICQoL/8QAtRAAAgEDAwIEAwUFBAQAAAF9AQIDAAQRBRIhMUEGE1FhByJxFDKB&#10;kaEII0KxwRVS0fAkM2JyggkKFhcYGRolJicoKSo0NTY3ODk6Q0RFRkdISUpTVFVWV1hZWmNkZWZn&#10;aGlqc3R1dnd4eXqDhIWGh4iJipKTlJWWl5iZmqKjpKWmp6ipqrKztLW2t7i5usLDxMXGx8jJytLT&#10;1NXW19jZ2uHi4+Tl5ufo6erx8vP09fb3+Pn6/8QAHwEAAwEBAQEBAQEBAQAAAAAAAAECAwQFBgcI&#10;CQoL/8QAtREAAgECBAQDBAcFBAQAAQJ3AAECAxEEBSExBhJBUQdhcRMiMoEIFEKRobHBCSMzUvAV&#10;YnLRChYkNOEl8RcYGRomJygpKjU2Nzg5OkNERUZHSElKU1RVVldYWVpjZGVmZ2hpanN0dXZ3eHl6&#10;goOEhYaHiImKkpOUlZaXmJmaoqOkpaanqKmqsrO0tba3uLm6wsPExcbHyMnK0tPU1dbX2Nna4uPk&#10;5ebn6Onq8vP09fb3+Pn6/9oADAMBAAIRAxEAPwD9B/gn97x7/wBjZqH/ALTr0yvM/gn97x7/ANjZ&#10;qH/tOvTKACiiigAooooA8A/aU/aC1z4Rap4R8NeDvA9x8Q/HXiqS4FhoyXAtojBbxxvcSSSv8keP&#10;MTr618++If2npvi9ptj4A0T9mP8A4TH4n+HZpH1LwrrUVuNM8M3Ee7ypPtEkflyeYfnTyzH5kZ4k&#10;r3r9pL9n7x78U/GngnxT8O/iLD8Odd8OW9/afa5dIj1AzR3H2fIxIcf8sB1zXgfh39nn43+Gfilr&#10;/h/Sf2rtLtPG2tQp4k1TTh4TtJLi5T5Lf7SYyfufu44+MDigD7e8CjX18D6APE8djB4j+wQf2nHp&#10;+fs6Xeweb5f+xvziulrmfBek6npPhDQbLW9V/tvW7Wwt4L/VDbiA3dwkYEs/lj7m9/n2ds101AHm&#10;njz4G+D/AIk6wmr6xp1/b6skH2c6jo+r3ml3Mtvg/unktJY3eP53+Rz1zWf48+C2k+JPAvhnwNp0&#10;FpoHg/T9TsLmewtIQn+j2kiTxW8Y6DMkUe8/3N/evW6KAPNPHnwN8H/EnWE1fWNOv7fVkg+znUdH&#10;1e80u5lt8H908lpLG7x/O/yOeuaval8JvCF74Bj8ESeHbBPCUCRQx6XHDsiiEZ3x7MY2FHAcP6iu&#10;9ooA87+H/wAF/Cvwxury60SzvZdQvYo47jU9U1S51O9kjQ/u4/tFxJJIIx/zzB2e1Y1x+zL8O7rx&#10;K+uSaNcGWS/Oozab/aN2ml3F2JTJ58mn+Z9neTzP3nmeX9/5+vNeu0UAFFFFAGZcaRZ3F9a3ctrF&#10;Je2nmeRcOmXj3/f2fXitOiigAooooAKydR8OaVrUey/0q0vf+vq3jk/nWtRQBw158HfBs83njw9a&#10;wTf89LLfbn/yGRTD8KLWFf8AQdf8S6afSLVZJP8A0b5ld5RQBwZ8IeL7XzPsnjqSUfwR6jpdvJj/&#10;AL9+XSLH8R7KTKyeGtXi/wCmiXFm/wD7UrvaKAOC/wCEs8ZWzH7Z4H84L/Fp2qRSf+jPLqGb4uW9&#10;jbyTap4c8SaNBFH5klxc6eZIox/vxGSvQ6wfGOjS694T1rTbd0S4vrKe2QyfcDvGUGfzoA5zT/jj&#10;4HvRHnxFb2/mJ5g+1RyW/H/bQCum03xbomsr/oOtWF7/ANe13HJ/I1X8LeHV0zwfouk30cNxJZWU&#10;Fu/G9N6RhCefpUWo/DXwpqjZuvDmlTS/3/sce/8APFAHSjC1yHjr4a+H/iNb20Ou2LXi27eZDsmk&#10;jKH1yhFZ6/BTwvaDfpseoaTL/wA9NP1O4iP6SUsfw11OxiA03x14it5PW8kivB/5EjqoznD34Gc6&#10;ftPjOFvP2O/BVyuYbzVrM/8ATKaNv5x1yuofsTptzZ+KnB9J7Td/7Ur2P+wfiHYh/J8T6Tq3/TPU&#10;NLMf/ouSpP7W+IFiuZ/D+jaod3Sx1GSLH/fyOvQp5li6e1Q4Z4HD1N4Hzbf/ALG/i+3kxaajpNwn&#10;oZJI/wCUdcDqX7MfxF08yBdA+0p/fgu0c/rJX2bF8R9atlB1PwDrtt6fY3t7v/0XJTH+NHhyxG7V&#10;Y9V0XP8A0ENLuI//AGnXDjq9TM1D6we9k2LlkTn9W+2fBmofCrxppLFbnwtrCIOsgtJPL/7+VzVz&#10;az2snlzxyRSf9NK/Siy+J3g/Vl/ceJNNBx/q5LhI3/JyK3Y00vXLXMb2uoWx7qUkSvE/s1fzn29P&#10;jCsv4lM/KfVfCuoeOLnR9B0iIT3+pXccECMcAD1Nfpj8Gfhfpvwf8A6d4a07DpbpvnuD1nnP+skP&#10;1Na9h4A8OaTqK6hZ6Lp9rfqmxbi3tESQD0yBXRswUDiuqhh/q589m2bPNJ3SsSVyPxD8XP4P8Pm4&#10;tYvtGp3cn2Owtv8AnvcP/qx+lddXlfhFj8SfHE/i15PN0LTPMstIj/5ZySf8tLn+cf4Gu0+dOr8A&#10;eEU8FeG7fTvN+03J/wBIu7r/AJ73D/6yT8TXU0UUAFFFFABRRRQBCy7mFK7LHyad714J+194h1Tw&#10;38O9NudJv7rS7ptUjiaazmeOTyzHNkfJz2H5VnUqckOdnVhqDxVaFBbs933JkbiM077+QRx2r8zP&#10;+FpeNv8Aob/EH/gyuP8A45X3j4YXV/E/wP01bfU3t9fvtAjEeov87x3EluMSH1w5z+Fc+HxSxGx6&#10;2Z5NVyuMJ1Z7neR31vPNJbxzRvPGP3kaON6fhSf2pa/8/UP/AH8FfJv7PNj8MvAviTwp4X8Q/DaP&#10;4dfGWC1kj/tK4sCZNblRP9Ili1OMEXfmfPIUkk8zHJj4pnxr/Z3+FsH7QPwOgHw58Lhdd1zWBqij&#10;R7cf2hjSruX9/wDJ+8/eDzOe4rsPnz6682OSPzN6eXj79SRyCRdy8ivBPjH4T0XQ/AnhT4R+FtCs&#10;dI0vxZq/9lSabp1mkVrb6f8AvLzUT5acIkkccsfH/LS5j9ab+zaT4U8K+LvhlcmYzeAdRn0qza4+&#10;Yy6XLGLjT/8Af8uCQW/1tnoA94juoLr5Y5o3/wCub5qxXxr+zH+yz8MvGX7Kvw21L/hEdN0PxVf+&#10;G7eb/hKtFt47TVoLiS35uI7iMeYJOc9a9d/Y3+KOp/GX9mXwB4t11Jl1a90/yrqS4XY888UkkDy4&#10;/wCmhi8z/gdAHttFFFABRRRQAUUUUAFFFFAHx7+19/yUXS/+wVH/AOjZaKP2vv8Akoul/wDYKj/9&#10;Gy0UAe7fBP73j3/sbNQ/9p16ZXmfwT+949/7GzUP/ademUAFFFFABRRRQBm6trFnoOl3eo39wltZ&#10;2cElxPPJwI44wTI/4Cvz5u/21vhZZfHm6+NMPgP4xXtz/wAIp/Y4uo/D8A0uTSxcef8AbELyiTZk&#10;Z8zpivsH9rH/AJNa+MX/AGJms/8ApFLXiPwh/wCSJ+Cv+yF2f/pNHQB9Q+EfEy+LvC2h64LC+0lN&#10;Usre9+w6lAYrq3MqB/Kljz+7kTPzj1BrpK4X4F/8kT+H/wD2L+n/APpNHXdUAFFFFABRRRQAUUUU&#10;AFFFFABRRRQAUUUUAFYniDxVo/hWziuNZ1ex0e3kfy0lvrhLdJH5+TLmtuvyz/4Lhf8AIJ+EP/Xx&#10;qn8ragD9SuHFeTeI9V1v4i+KtX8JaDdeJvAs/hnUNMvJ9ek0pZLLV7eQGWS3t5JM7+8ch/5Z8V5l&#10;pf8AyjVh/wCycf8Atka+hfh7/wAiH4X/AOwXbf8AopKAOjooooAKKKKACiiigBKWiigAooooAKSl&#10;ooAyNR8MaPrQxfaTY3v/AF826SfzFcxqHwU8E3jeY3hu0gl9bPfb/wDosiu+ooA89b4O2cS/6D4g&#10;8SaWf+nXVZD/AOjN9JJ4K8X2J/0H4gXPkr/yz1HTILg/99jy69DooA8Q+IV5470vTrLTL/UtHEGv&#10;ahb6RHe2cMsdxF5ueeuPWvYdH0m10LTLfT7GEW9nbp5ccY7CuB+Nn3vAX/Y2af8A+1K9MoAKKKKA&#10;CiiigApKWkoATtXj/wC0R8KdW+LHg6z0nRri1gube+S7El5JJGmzy5EI+RTz+86V6/8Aw0L2rKpF&#10;Sjys2o1pUKinDdHw/wD8MV+Oh/zEtA/7/wBx/wDG6+pvDug61ofwtsNDsLuwtPEVrpUdpDcXEb3F&#10;vHcJGE3lMxvJHv8A9zj0ruqUfdqKdCGHXuI9DG5niMwgo13c+eb34d/Ej4teMPBF543tvDPh7RvC&#10;Gtf27B/YOoXN5calcJb3EEefMt4hBGDPvx+83+1dn8Rvh3qni74q/CfxLaSWqWfhPU7+7vop5GEj&#10;x3Gn3Funl/L2kkT04r1Wiug8k8O8ffs96N8YPjFHrnj7Q9F8UeFtH0UWmiaXfQ/aAl3LJvvJ5I3H&#10;l/cis0Tqf9ZnFZ/hL9m/TfhP8Ym1/wCHmk6L4V8MapoNxp2taPYILb7RdRypJZXEcccZB2B7mN+R&#10;xInD9voGigD5Y+Ffwx+OfhH4P+G/htJe+C/DEOlaRFpZ8UaTdXWqXn7tfL3x28tvbxh9m8gvI+wg&#10;fu5OlfQPgDwPpfwz8D6H4U0WI2+j6Lax2dojkufLRMDn1rpqKACiiigAooooAKKKKACiiigD49/a&#10;+/5KLpf/AGCo/wD0bLRR+19/yUXS/wDsFR/+jZaKAP/ZUEsDBAoAAAAAAAAAIQCM9eTWCgkAAAoJ&#10;AAAUAAAAZHJzL21lZGlhL2ltYWdlOS5qcGf/2P/gABBKRklGAAEBAQBgAGAAAP/bAEMAAwICAwIC&#10;AwMDAwQDAwQFCAUFBAQFCgcHBggMCgwMCwoLCw0OEhANDhEOCwsQFhARExQVFRUMDxcYFhQYEhQV&#10;FP/bAEMBAwQEBQQFCQUFCRQNCw0UFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQU&#10;FBQUFBQUFBQUFBQUFP/AABEIABkCJQMBIgACEQEDEQH/xAAfAAABBQEBAQEBAQAAAAAAAAAAAQID&#10;BAUGBwgJCgv/xAC1EAACAQMDAgQDBQUEBAAAAX0BAgMABBEFEiExQQYTUWEHInEUMoGRoQgjQrHB&#10;FVLR8CQzYnKCCQoWFxgZGiUmJygpKjQ1Njc4OTpDREVGR0hJSlNUVVZXWFlaY2RlZmdoaWpzdHV2&#10;d3h5eoOEhYaHiImKkpOUlZaXmJmaoqOkpaanqKmqsrO0tba3uLm6wsPExcbHyMnK0tPU1dbX2Nna&#10;4eLj5OXm5+jp6vHy8/T19vf4+fr/xAAfAQADAQEBAQEBAQEBAAAAAAAAAQIDBAUGBwgJCgv/xAC1&#10;EQACAQIEBAMEBwUEBAABAncAAQIDEQQFITEGEkFRB2FxEyIygQgUQpGhscEJIzNS8BVictEKFiQ0&#10;4SXxFxgZGiYnKCkqNTY3ODk6Q0RFRkdISUpTVFVWV1hZWmNkZWZnaGlqc3R1dnd4eXqCg4SFhoeI&#10;iYqSk5SVlpeYmZqio6Slpqeoqaqys7S1tre4ubrCw8TFxsfIycrS09TV1tfY2dri4+Tl5ufo6ery&#10;8/T19vf4+fr/2gAMAwEAAhEDEQA/AP0H+Cf3vHv/AGNmof8AtOvTK8z+Cf3vHv8A2Nmof+069MoA&#10;KKKKACiiigDkfiZ4e0/xh8NfF+ga1N9l0nU9Ju7K8mXqlvJE6SH/AL4Jr5T8SfDfx74d+Bvw61/4&#10;c+PPBR0rRvAI0DW9R1+CeTT5tLS3jcahF5fPmJHGXEcn7v8AeH8feP2kfgyfjh8P30MeNvEHgb7L&#10;JJeG+0LUPsZk/dSp5dw+OYPnyRj+Cvzg0sfsyab4Kt/CHiP9rr4oXENtZjTNQ03S7m/bSpPLj8p4&#10;7eP7HJH9n/uffGygD9RPglptnonwd8DabpusnxJplnodjb2uteZv+3xJbxhJ8/7eM/jXe1xXwkXw&#10;uvwt8IDwTn/hDv7Hs/7Ez5mPsX2eL7P/AKz95/q9n+s+f1rtaACiiigAooooAKKKKACiiigAoooo&#10;AKKK4r4l/Fjwl8HfC7+IPGWvWfh7SY2Ef2i8lxvfBwiDq78ds0Aafi7xt4d8B6UNS8S67pvh7Tw/&#10;li71a7jt4t/pvkIFfInxQh0vXP2otJg+O2gaBrnw01exm07wLqssHmaZ9pneOSSK4Mj+XHdyJH+7&#10;k434/d9xW/8AHW98F6h4M1r4/vdaF8TdBg0S30vw5ZX0aXOlWEtxc+VcXjg/79v5n/LRI7eRO9cj&#10;8AfhbBqd540+DEesaf8AGD4Bw6Zb/aLyeaP/AIl2qODJLbWflgp5f+rlEYfNuZI+eeQD0vwH8C/E&#10;ng//AISP4RajPceJ/gfrGmXEOl3txfyR6jokb/IdN3/fljxITHJ1jEZR/wDlnX0N4d0O38O6LYaR&#10;bNKbLT4I7aDz3eSTy0TZ87ucv9TTPDXh628L+HdN0a0842Wn26WkH2iZ7iTy0TYN7yHfJ9TW9QAU&#10;UUUAFFFFABRRRQAUUUUAFFFeMfF743av4H1zSfDXgrwZL8RfHGpxXF1HpEOoRWEVtb25i82S4uHz&#10;5fNxGE+T59/40Aez0V4/8D/j1p/xij1qwutI1Dwj4y8Pzi11vwzq5H2mzd+Y3yh2SxyAZSROtewU&#10;AFFFFABRRRQBz/inwnaeLP7LN08sZ02/j1CIx95I84/nXQUUUAFFFFABRRRQAUUUUAFFFFABRRRQ&#10;AUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAfHv7X3/JRdL/7BUf8A6Nloo/a+/wCSi6X/ANgq&#10;P/0bLRQB7t8E/vePf+xs1D/2nXpleZ/BP73j3/sbNQ/9p16ZQAUUUUAFFFFAHIfE/wAHt8QPhn4u&#10;8Kw3bWMmuaReaclxHjfAZ4pI/MH035/CvkjxN8F/iX4C+Gfw60nw58LfDfj65/4QhPBniPSLm+ht&#10;44Ljy4h9s8xxiSP5JN4++d8eO9fW/wATv+RMvf8Afj/9GCuZ+Mn/ACbvrv8A2Bj/AOi6AOh+FOh6&#10;x4Z+GHhLR/EGpf2zrun6VaW+oX5GPtFwkaCST8Tk12leUfsnf8mtfB3/ALEzRv8A0iir1egAoooo&#10;AKKKKACiiigAooooAKKKKAOa8ceNdG+HPhTVPEuv3bWOkaXD593c7Hk8uMdXKICf0r4v1Lxt8UfE&#10;j+AP2hPEOmaN4n+GGm3N5qkXhzQbOSTUdIs5IpII7wSH/j4kji/eSY8v/pnX234t/wCRX1v/AK8p&#10;/wD0Wa+Z/wDgmD/yZX4J/wCumof+lktAGv4K+D+kTeMIfHfws1bR5/hV44gaXxR4XmjMmm6gZI8R&#10;3tmgH7uc/wCrlj/1bg8gSJXvvhXwjongfRo9J8O6LYeH9Ltx+7stMtI7eBPpHHgV4b/wT2/5NX8O&#10;f9hDVf8A043FfSFABRRRQAUUUUAFFFFABRRRQAUUUUAeQfFv4qa54V8Q+G/B/g7RrLX/ABpryXF1&#10;aQ6pePaWdrb24Tzbid0jkfrJEgREyTJ2r5p8Ow+MPF2pat+0V8OfBFrZeP8AS57jQ/EOhWuo/aNK&#10;8a2UXl75bC48vO/91H5cvl/8svL/AHmK6z9tL/krGk/9kz8Zf+i7Ouw8E/8AIh/sm/8Abv8A+o9e&#10;UAZX7K+oah8evHmrfHjUk0rRJb7R4/DFv4b0u8kuJrPyLh5Zft7vFHi58x9nl+X+7TH/AD0r6ur5&#10;B/Y7/wCTpv2s/wDsY9O/9ES19fUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUA&#10;FFFFABRRRQAUUUUAFFFFABRRRQAUUUUAfHv7X3/JRdL/AOwVH/6Nloo/a+/5KLpf/YKj/wDRstFA&#10;H//ZUEsDBAoAAAAAAAAAIQC6eFuJyAgAAMgIAAAVAAAAZHJzL21lZGlhL2ltYWdlMTAuanBn/9j/&#10;4AAQSkZJRgABAQEAYABgAAD/2wBDAAMCAgMCAgMDAwMEAwMEBQgFBQQEBQoHBwYIDAoMDAsKCwsN&#10;DhIQDQ4RDgsLEBYQERMUFRUVDA8XGBYUGBIUFRT/2wBDAQMEBAUEBQkFBQkUDQsNFBQUFBQUFBQU&#10;FBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBT/wAARCAAZAiUDASIAAhEB&#10;AxEB/8QAHwAAAQUBAQEBAQEAAAAAAAAAAAECAwQFBgcICQoL/8QAtRAAAgEDAwIEAwUFBAQAAAF9&#10;AQIDAAQRBRIhMUEGE1FhByJxFDKBkaEII0KxwRVS0fAkM2JyggkKFhcYGRolJicoKSo0NTY3ODk6&#10;Q0RFRkdISUpTVFVWV1hZWmNkZWZnaGlqc3R1dnd4eXqDhIWGh4iJipKTlJWWl5iZmqKjpKWmp6ip&#10;qrKztLW2t7i5usLDxMXGx8jJytLT1NXW19jZ2uHi4+Tl5ufo6erx8vP09fb3+Pn6/8QAHwEAAwEB&#10;AQEBAQEBAQAAAAAAAAECAwQFBgcICQoL/8QAtREAAgECBAQDBAcFBAQAAQJ3AAECAxEEBSExBhJB&#10;UQdhcRMiMoEIFEKRobHBCSMzUvAVYnLRChYkNOEl8RcYGRomJygpKjU2Nzg5OkNERUZHSElKU1RV&#10;VldYWVpjZGVmZ2hpanN0dXZ3eHl6goOEhYaHiImKkpOUlZaXmJmaoqOkpaanqKmqsrO0tba3uLm6&#10;wsPExcbHyMnK0tPU1dbX2Nna4uPk5ebn6Onq8vP09fb3+Pn6/9oADAMBAAIRAxEAPwD9B/gn97x7&#10;/wBjZqH/ALTr0yvM/gn97x7/ANjZqH/tOvTKACiiigAooooA+Of23tcF78RPhT4E1v4oXHwm8Ea5&#10;HqmoaxrdnqEen3M7232f7PBHcScR/POT9BXzp4Z1qz+J+oeIvh540/a5h0j4WeEb37Jpt7a+ILe2&#10;1jxDHInmZuLx5P3kcfm+V3Enln93H5Yr9FPiN8F/Avxbk09vGvg/RvFX2ASC0/ta0juPI8zHmbN4&#10;4zsT8q4//hiv4Ef9Ej8H/wDgni/woA734Z6V4d0X4b+FNO8LTx3fhaz0u0t9Jnjm8+OWzjijFvIH&#10;/jBjCHf+NdhWPoOi6f4W0ax0nSrSHTtJsIEs7W0gTZHBGg2RxoOwA4rYoAKKKKACiiigAooooAKK&#10;KKACql7dC1tJJzHJJ5ab/LjTe/4CvKP2gtI+JEmh6Xrvwv1SNdd0C5N5J4dvUT7Jr8JxvtnfB8t+&#10;pSTs49Oa+ffh7rHxH/ais/F/xE8G/EXXPA/irQ9Yk07T/h/qQj/s+08iNM2+p2/l+b5kknmfvPM4&#10;B46YoAXxN8avjf4V1Twv4rniXxLD4it5dTu/g9Y6SgvNM0Pyz/pD3b/vPtEf7sSRyfJJJJ5cfSu3&#10;/Zn8Nx6PrFl4h+EOu6drXwB8UJPejRZpJEl0G867LIc/u5ZM+ZbyeX5b5wf+Wdc7pPg/xV+0r4iv&#10;vGGjeLdc+DniuOxXwd468OzaTHdSoYzJJ/oly/Ef/HzJ5dxHvBjljfFfV3g3whpXgHw3p/h/RLKP&#10;TtI0+BILe3iGAoFADvC/hXRfB2lRaZoWk2mi6fG8ksdlYwpDGhkfzHIROPvk9PWt6iigAooooAKK&#10;KKACiiigAooooAK8d/ad+J2p/CX4R6h4i0ho7e5W7s7OTVrm3ee30yCe4SOW8kjTl0gRzJ+H1q9+&#10;0T8QvEHwr+EfiDxJ4Y8MXfiXVbO3dxZ2RQypH5ZzP5Z/1nl8fIOtfPPg/wAE+KfBPw98N/F/4Q+O&#10;/EHxPkvLSO78Q+HdY1d72DxFGY8Ty2/mZ+z3aEcRx/8APPyyOxAOW+LXiDwh+0fa+BfD/hvxzr11&#10;43t2l03SfHep6Lc2WheIjLEZLnS7i4t44ozHcJb5/d/88/3eeh9/+Hnwu8faj4q8N+IPiE/h/wAP&#10;6f4Vt5LfQPCng+SSSzjlki+z/aJHkjjziJ5I44vL2IHrTt/ANz8YvF3g/wCIet61fnw1p6xavoHh&#10;C40o2ElpeSW/lme98xy8kieZJsTEfl+Yfv8ABr3GgDlNA+Hfhrwp4g8Qa7pGi2mm6vr0kc2p3MEe&#10;w3ckYISST3AJFdXRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFF&#10;ABRRRQAUUUUAFFFFABRRRQB8e/tff8lF0v8A7BUf/o2Wij9r7/koul/9gqP/ANGy0UAe7fBP73j3&#10;/sbNQ/8AademV5n8E/vePf8AsbNQ/wDademUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABR&#10;RXy5+1t/yVv4Ff8AYw//ABugDiPjFpPxV1XxFa3lv4x17w/8T9b164tvBnhSwv0h0a00yzf95c6h&#10;GN8dwjx4lcv+8zPHEnTB1Pg/ps3xy8b2XxU0OG6+GnxL0HU28P8Ajizt7KSTS/EUdvJJHLHHIcRy&#10;YkSTZcDMkePLfPFdx8Yf+T0v2cf+wZ4q/wDSezra/Yl/5Nn8Kf8AXfUf/Thc0Ae6UUUUAFFFFABR&#10;RRQAUUUUAFFFFADG/wBX0314FffH7UfGH7Her/F3wTpE1vqcmgXeqafp10PNdJIxIPnH8f8Aq692&#10;f/j/AE/65yfzSvB/2E/+TTfBf/b/AP8ApdcUAeMeKvh5pfwz+A9v8fvhr8SddvPEmmaWmuXmraxr&#10;lxeWXieP78lvc27yFIxITIiCMR+W5xX0D8Jfgrp3w78Ya74n8N3Wo6FovimGO9u/B7CNrOC/c5ku&#10;I+vlyEcSIh2ZGcV+Yfwi/wCTa9J/7KxZf+lkdftJQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUU&#10;UUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFAHx7+19/yUXS/+wVH/wCj&#10;ZaKP2vv+Si6X/wBgqP8A9Gy0UAf/2VBLAwQKAAAAAAAAACEA59WSze0HAADtBwAAFQAAAGRycy9t&#10;ZWRpYS9pbWFnZTExLmpwZ//Y/+AAEEpGSUYAAQEBAGAAYAAA/9sAQwADAgIDAgIDAwMDBAMDBAUI&#10;BQUEBAUKBwcGCAwKDAwLCgsLDQ4SEA0OEQ4LCxAWEBETFBUVFQwPFxgWFBgSFBUU/9sAQwEDBAQF&#10;BAUJBQUJFA0LDRQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQU&#10;FBQU/8AAEQgAGQIlAwEiAAIRAQMRAf/EAB8AAAEFAQEBAQEBAAAAAAAAAAABAgMEBQYHCAkKC//E&#10;ALUQAAIBAwMCBAMFBQQEAAABfQECAwAEEQUSITFBBhNRYQcicRQygZGhCCNCscEVUtHwJDNicoIJ&#10;ChYXGBkaJSYnKCkqNDU2Nzg5OkNERUZHSElKU1RVVldYWVpjZGVmZ2hpanN0dXZ3eHl6g4SFhoeI&#10;iYqSk5SVlpeYmZqio6Slpqeoqaqys7S1tre4ubrCw8TFxsfIycrS09TV1tfY2drh4uPk5ebn6Onq&#10;8fLz9PX29/j5+v/EAB8BAAMBAQEBAQEBAQEAAAAAAAABAgMEBQYHCAkKC//EALURAAIBAgQEAwQH&#10;BQQEAAECdwABAgMRBAUhMQYSQVEHYXETIjKBCBRCkaGxwQkjM1LwFWJy0QoWJDThJfEXGBkaJico&#10;KSo1Njc4OTpDREVGR0hJSlNUVVZXWFlaY2RlZmdoaWpzdHV2d3h5eoKDhIWGh4iJipKTlJWWl5iZ&#10;mqKjpKWmp6ipqrKztLW2t7i5usLDxMXGx8jJytLT1NXW19jZ2uLj5OXm5+jp6vLz9PX29/j5+v/a&#10;AAwDAQACEQMRAD8A/Qf4J/e8e/8AY2ah/wC069MrzP4J/e8e/wDY2ah/7Tr0ygAooooAKKKKACii&#10;igAooooAKKKKACiiigAoorkfiV460z4X+B9Z8Vaur/YNJt5LmSO3jDyyY/gjHd3OB+P40AM+JHj3&#10;Tfhf4J1nxNq3ny2WmQG4kitY/MnnP8EUcePnd/uAetfIUVvp/wC098ePEvh/4pWvjL4W+JrbTLeT&#10;wZpcmsS2clv/AKz7Re2xgk8iebzDH/z0wIx6Vf8AidJr/wC0h4w0r4XePPA//CD+LI7Z/EnhzxF4&#10;c1mPVZfD8kZwn9oR+VH5ccnMeP3kch4H+r8weg6L4fvP2mvB914Y+K/hvUfBfxH8F30bR+INF3xo&#10;Lnkx6hpd3jmNwPnjyTH/AKuQcUAYelfBvxd8YLmDwz8V5vEWjeMfAMm/QviZ4Nu/7ObV7SceXIc5&#10;kEckgjHnxdsR7OK+kPAHgHRfhv4P0vw5oVqbTTLGIRwxlt79Bl3c8u/H3z6106jZH130+gAooooA&#10;KKKKACiiigAooooAK5zxR410TwTY2t5r2qWulW1zeR2UEt3IIxJcSPsjjH1Jro68r8YfEjTbf4la&#10;D4DTw5deJ9VvNmq3MVtHB5ej2qSeXHe3DyOOsqHy/LzJ+6cgfJQBzv7RPhf4jwX+i+Pvhjqdxe6v&#10;4eSRLzwVcXPl2evWj4MkY/553HyDy5Pwr58/ZM+NnxL0X4PWmn+FPhFb+OvDWl6jqEbSWPii3tNU&#10;sPMvJZ/s9xZ3EcflyR+aI9gk/wCWdeseGvif4n/Zz+IEHgj4q6pc694N1698rwx49uwBslfpp2oH&#10;okn/ADzk/wCWn16en2PwL8OeH/jTd/EvSpLvSdZ1SxNpq9pZSCOz1Mg5jnnjHWWMZHmf7dAHmXww&#10;/ZT+HOuPY+Mrv4daz4LuZL7+0D4L1LU9+nW92khxc/ZI5Xg8zjeP5V9P0UUAFFFFABRRRQAUUUUA&#10;FFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQB8&#10;e/tff8lF0v8A7BUf/o2Wij9r7/koul/9gqP/ANGy0UAe7fBP73j3/sbNQ/8AademV5n8E/vePf8A&#10;sbNQ/wDademUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAfLf7W3xF1/w94q8CeGNQ1y9+Hnw18RX&#10;ElrrHjnSTi4guD/x72fmf8ufmf8APx/6Bya5bwR8OW1Tx98XvgFf+Kdc8e/DKbQbO8+26vd/bL7Q&#10;7y4eUfYxcevlxx3Ee/8A1f7v8fRf+ChH/JmfxW/7Bf8A7VjrzD/glH/yQDxN/wBjZe/+iregCz4J&#10;+Bfxt8P+H9f8BXlz4egg8Q3kkmt/FWHULiXWdStnOP8Aj2kj/d3AjPlIfM8uP+BK+vdN02DS9Pt7&#10;K3DCC3jSCPzG3/InArRooAKKKKACiiigAooooAKKKKACiiigDx34wfErX/DeteH/AAh4F0a01nxx&#10;4gW5uYW1SR0sLC0gMf2i5ufLy+N8kUYjj++8g6c186+D9e8E/tWeOL+38Zvq/hP4qaLbT6feW/gr&#10;xBd2dh4r0+3lkGbaVNhu7feZeB+8TpX138Rv+QBrf/YE1D/0COvz1m/5KD/wTy/7BFx/6TW1AH0r&#10;+yn8D7XwvbePJX8F3HhLwB4g1GzuNE8E69J9rkt/I5e8kSSSTy5JJPKfy/8Aln9nj719TUUUAFFF&#10;FABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUU&#10;AFFFFABRRRQAUUUUAfHv7X3/ACUXS/8AsFR/+jZaKP2vv+Si6X/2Co//AEbLRQB//9lQSwMECgAA&#10;AAAAAAAhANo5OLRkBgAAZAYAABUAAABkcnMvbWVkaWEvaW1hZ2UxMi5qcGf/2P/gABBKRklGAAEB&#10;AQBgAGAAAP/bAEMAAwICAwICAwMDAwQDAwQFCAUFBAQFCgcHBggMCgwMCwoLCw0OEhANDhEOCwsQ&#10;FhARExQVFRUMDxcYFhQYEhQVFP/bAEMBAwQEBQQFCQUFCRQNCw0UFBQUFBQUFBQUFBQUFBQUFBQU&#10;FBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFP/AABEIABkCJQMBIgACEQEDEQH/xAAfAAAB&#10;BQEBAQEBAQAAAAAAAAAAAQIDBAUGBwgJCgv/xAC1EAACAQMDAgQDBQUEBAAAAX0BAgMABBEFEiEx&#10;QQYTUWEHInEUMoGRoQgjQrHBFVLR8CQzYnKCCQoWFxgZGiUmJygpKjQ1Njc4OTpDREVGR0hJSlNU&#10;VVZXWFlaY2RlZmdoaWpzdHV2d3h5eoOEhYaHiImKkpOUlZaXmJmaoqOkpaanqKmqsrO0tba3uLm6&#10;wsPExcbHyMnK0tPU1dbX2Nna4eLj5OXm5+jp6vHy8/T19vf4+fr/xAAfAQADAQEBAQEBAQEBAAAA&#10;AAAAAQIDBAUGBwgJCgv/xAC1EQACAQIEBAMEBwUEBAABAncAAQIDEQQFITEGEkFRB2FxEyIygQgU&#10;QpGhscEJIzNS8BVictEKFiQ04SXxFxgZGiYnKCkqNTY3ODk6Q0RFRkdISUpTVFVWV1hZWmNkZWZn&#10;aGlqc3R1dnd4eXqCg4SFhoeIiYqSk5SVlpeYmZqio6Slpqeoqaqys7S1tre4ubrCw8TFxsfIycrS&#10;09TV1tfY2dri4+Tl5ufo6ery8/T19vf4+fr/2gAMAwEAAhEDEQA/AP0H+Cf3vHv/AGNmof8AtOvT&#10;K8z+Cf3vHv8A2Nmof+069MoAKKKKACiiigAooooAKKKKACiiigAooooAwvFvhDRvHXhrUNA8QadB&#10;qujX8HkXVlcJvjlQ9iK8D/Zk+Dvij9nHxR4g8AWVhBqvwtufM1fSPEPmpHf29w8p8yzvAfnnPPyX&#10;GPuRgemPpmigAooooAKKKKACiiigAooooAKKKKAOT8fePND+GPg/UfE3iG+/szRrHyzcXXkSSbPM&#10;kEYOxAX++46eteMa98XvFfwF+KU9p8SdQiv/AIYeJr7GheMI4EiGhXEv3LC9AGPL4/d3B/7aeok+&#10;MWoePPgf40ufijoMupeMfAE0ccXiXwf/AKybT448j+0NPHXp/rIv4/v/AE8517xVYeANLvfEeo6n&#10;J8Vv2XfH5kuby6uJJLyXw5JcS/vJP+ej2fmf9tLd/SgCp8Gf2lvAvxS/ZOs/C3iT4z6Do/xK1Tw7&#10;Pp13qOr6lHFeW93Ojx+YfM2cjKHj2Fd18Hv2e/E8+ueEda+LOl+FUuvAmmrpPhTT/C6zG3gJ8sSX&#10;jySBD5jiCNEjxhAX67+Oq+C/7PMXw/0/UND1u507x74VsbmOTwrNq1glxqFhb4P+jyTPnzBH8gjk&#10;67AK98oAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKK&#10;ACiiigAooooAKKKKACiiigAooooAKKKKAPj39r7/AJKLpf8A2Co//RstFH7X3/JRdL/7BUf/AKNl&#10;ooA92+Cf3vHv/Y2ah/7Tr0yvM/gn97x7/wBjZqH/ALTr0ygAooooAKKKKACiiigAooooAKKKKACi&#10;iigAooooAKKKKACiiigAooooAKKKKAMLxB4q0bwtZxXmu6tY6Rayzpbxy6hOkEbyuf3ceXP3/brX&#10;GftBeNvE/wAO/hP4g8R+EPDVx4t1mzh8yPTrST976GRE/wCWnlj5/LHL9BXx7/wWt/5N28Ef9jRH&#10;/wCkdxX0v+wl/wAml/Db/sFx0AfPj6DaeBf2dtO/aK+GfxF1rWde0zT01bWzqut3F3ZeIsH/AEu3&#10;uYJMpBJnzUj8uOMxvgV9K/CX4I6V8P8AxB4g8Q+HLm90nwv4rhjvp/BjxIbO0vJOZJ4h/wAsy4+/&#10;GPkzk1+Uuof8hzxP/wBlo/8AbyOv3DoAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAo&#10;oooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigD49/a+/wCSi6X/&#10;ANgqP/0bLRR+19/yUXS/+wVH/wCjZaKAP//ZUEsDBAoAAAAAAAAAIQBDjbZGvgQAAL4EAAAVAAAA&#10;ZHJzL21lZGlhL2ltYWdlMTMuanBn/9j/4AAQSkZJRgABAQEAYABgAAD/2wBDAAMCAgMCAgMDAwME&#10;AwMEBQgFBQQEBQoHBwYIDAoMDAsKCwsNDhIQDQ4RDgsLEBYQERMUFRUVDA8XGBYUGBIUFRT/2wBD&#10;AQMEBAUEBQkFBQkUDQsNFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQU&#10;FBQUFBQUFBT/wAARCAAZAiUDASIAAhEBAxEB/8QAHwAAAQUBAQEBAQEAAAAAAAAAAAECAwQFBgcI&#10;CQoL/8QAtRAAAgEDAwIEAwUFBAQAAAF9AQIDAAQRBRIhMUEGE1FhByJxFDKBkaEII0KxwRVS0fAk&#10;M2JyggkKFhcYGRolJicoKSo0NTY3ODk6Q0RFRkdISUpTVFVWV1hZWmNkZWZnaGlqc3R1dnd4eXqD&#10;hIWGh4iJipKTlJWWl5iZmqKjpKWmp6ipqrKztLW2t7i5usLDxMXGx8jJytLT1NXW19jZ2uHi4+Tl&#10;5ufo6erx8vP09fb3+Pn6/8QAHwEAAwEBAQEBAQEBAQAAAAAAAAECAwQFBgcICQoL/8QAtREAAgEC&#10;BAQDBAcFBAQAAQJ3AAECAxEEBSExBhJBUQdhcRMiMoEIFEKRobHBCSMzUvAVYnLRChYkNOEl8RcY&#10;GRomJygpKjU2Nzg5OkNERUZHSElKU1RVVldYWVpjZGVmZ2hpanN0dXZ3eHl6goOEhYaHiImKkpOU&#10;lZaXmJmaoqOkpaanqKmqsrO0tba3uLm6wsPExcbHyMnK0tPU1dbX2Nna4uPk5ebn6Onq8vP09fb3&#10;+Pn6/9oADAMBAAIRAxEAPwD9B/gn97x7/wBjZqH/ALTr0yvM/gn97x7/ANjZqH/tOvTKACiiigAo&#10;oooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooA+fP21/gqPjZ8Dr+C20qHW9c0&#10;C4j8QaZptzH5kV5cW+Sbd07iWMyRf9tK+bPhJrniq81rSP8AhlHxHdaz4RGmxahrPhzxncyXeg6O&#10;8sfmR6fb3B/0iO4Gf9XGfLTGZPSv0Wrxn4DfBS6+CerfESyt9Rhn8Ja1r767pGnxptksDcR5uIj/&#10;ANM/MB2AdOaAPnJv2Z/EF5428NfFu0+E+n2mo3mpk+Kvhje6nFcWZm80A6xZycQfaB/rP3n+sTPS&#10;Q1950UUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFF&#10;ABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQB8e/tff8lF0v8A7BUf/o2Wij9r7/koul/9gqP/&#10;ANGy0UAe7fBP73j3/sbNQ/8AademV5n8E/vePf8AsbNQ/wDademUAFFFFABRRRQAUUUUAFFFFABR&#10;RRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFF&#10;FABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUU&#10;AfHv7X3/ACUXS/8AsFR/+jZaKP2vv+Si6X/2Co//AEbLRQB//9lQSwMECgAAAAAAAAAhAMqYBD2r&#10;BwAAqwcAABUAAABkcnMvbWVkaWEvaW1hZ2UxNC5qcGf/2P/gABBKRklGAAEBAQBgAGAAAP/bAEMA&#10;AwICAwICAwMDAwQDAwQFCAUFBAQFCgcHBggMCgwMCwoLCw0OEhANDhEOCwsQFhARExQVFRUMDxcY&#10;FhQYEhQVFP/bAEMBAwQEBQQFCQUFCRQNCw0UFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQU&#10;FBQUFBQUFBQUFBQUFBQUFBQUFP/AABEIABACJQMBIgACEQEDEQH/xAAfAAABBQEBAQEBAQAAAAAA&#10;AAAAAQIDBAUGBwgJCgv/xAC1EAACAQMDAgQDBQUEBAAAAX0BAgMABBEFEiExQQYTUWEHInEUMoGR&#10;oQgjQrHBFVLR8CQzYnKCCQoWFxgZGiUmJygpKjQ1Njc4OTpDREVGR0hJSlNUVVZXWFlaY2RlZmdo&#10;aWpzdHV2d3h5eoOEhYaHiImKkpOUlZaXmJmaoqOkpaanqKmqsrO0tba3uLm6wsPExcbHyMnK0tPU&#10;1dbX2Nna4eLj5OXm5+jp6vHy8/T19vf4+fr/xAAfAQADAQEBAQEBAQEBAAAAAAAAAQIDBAUGBwgJ&#10;Cgv/xAC1EQACAQIEBAMEBwUEBAABAncAAQIDEQQFITEGEkFRB2FxEyIygQgUQpGhscEJIzNS8BVi&#10;ctEKFiQ04SXxFxgZGiYnKCkqNTY3ODk6Q0RFRkdISUpTVFVWV1hZWmNkZWZnaGlqc3R1dnd4eXqC&#10;g4SFhoeIiYqSk5SVlpeYmZqio6Slpqeoqaqys7S1tre4ubrCw8TFxsfIycrS09TV1tfY2dri4+Tl&#10;5ufo6ery8/T19vf4+fr/2gAMAwEAAhEDEQA/AP0H+Cf3vHv/AGNmof8AtOvTK8Z+FnjDQ/D9x47g&#10;1bWNN065fxRqEnlXl5HG+z93zjNd7/wsjwl/0Nuif+DCL/4ugDqaK5b/AIWR4S/6G3RP/BhF/wDF&#10;0f8ACyPCX/Q26J/4MIv/AIugDqaK5b/hZHhL/obdE/8ABhF/8XR/wsjwl/0Nuif+DCL/AOLoA6mi&#10;uW/4WR4S/wCht0T/AMGEX/xdH/CyPCX/AENuif8Agwi/+LoA6miuW/4WR4S/6G3RP/BhF/8AF0f8&#10;LI8Jf9Dbon/gwi/+LoA6miuW/wCFkeEv+ht0T/wYRf8AxdH/AAsjwl/0Nuif+DCL/wCLoA6miuW/&#10;4WR4S/6G3RP/AAYRf/F0f8LI8Jf9Dbon/gwi/wDi6AOporlv+FkeEv8AobdE/wDBhF/8XR/wsjwl&#10;/wBDbon/AIMIv/i6AOporlv+FkeEv+ht0T/wYRf/ABdH/CyPCX/Q26J/4MIv/i6AOporlv8AhZHh&#10;L/obdE/8GEX/AMXR/wALI8Jf9Dbon/gwi/8Ai6AOporlv+FkeEv+ht0T/wAGEX/xdH/CyPCX/Q26&#10;J/4MIv8A4ugDqaK5b/hZHhL/AKG3RP8AwYRf/F0f8LI8Jf8AQ26J/wCDCL/4ugDqaK5b/hZHhL/o&#10;bdE/8GEX/wAXR/wsjwl/0Nuif+DCL/4ugDqaK5b/AIWR4S/6G3RP/BhF/wDF0f8ACyPCX/Q26J/4&#10;MIv/AIugDqaK5b/hZHhL/obdE/8ABhF/8XR/wsjwl/0Nuif+DCL/AOLoA6miuW/4WR4S/wCht0T/&#10;AMGEX/xdH/CyPCX/AENuif8Agwi/+LoA6miuW/4WR4S/6G3RP/BhF/8AF0f8LI8Jf9Dbon/gwi/+&#10;LoA6miuW/wCFkeEv+ht0T/wYRf8AxdH/AAsjwl/0Nuif+DCL/wCLoA6miuW/4WR4S/6G3RP/AAYR&#10;f/F0f8LI8Jf9Dbon/gwi/wDi6AOporlv+FkeEv8AobdE/wDBhF/8XR/wsjwl/wBDbon/AIMIv/i6&#10;AOporlv+FkeEv+ht0T/wYRf/ABdH/CyPCX/Q26J/4MIv/i6AOporlv8AhZHhL/obdE/8GEX/AMXR&#10;/wALI8Jf9Dbon/gwi/8Ai6AOporlv+FkeEv+ht0T/wAGEX/xdH/CyPCX/Q26J/4MIv8A4ugDqaK5&#10;b/hZHhL/AKG3RP8AwYRf/F0f8LI8Jf8AQ26J/wCDCL/4ugDqaK5b/hZHhL/obdE/8GEX/wAXR/ws&#10;jwl/0Nuif+DCL/4ugDqaK5b/AIWR4S/6G3RP/BhF/wDF0f8ACyPCX/Q26J/4MIv/AIugDqaK5b/h&#10;ZHhL/obdE/8ABhF/8XR/wsjwl/0Nuif+DCL/AOLoA6miuW/4WR4S/wCht0T/AMGEX/xdH/CyPCX/&#10;AENuif8Agwi/+LoA6miuW/4WR4S/6G3RP/BhF/8AF0f8LI8Jf9Dbon/gwi/+LoA6miuW/wCFkeEv&#10;+ht0T/wYRf8AxdH/AAsjwl/0Nuif+DCL/wCLoA6miuW/4WR4S/6G3RP/AAYRf/F0f8LI8Jf9Dbon&#10;/gwi/wDi6AOporlv+FkeEv8AobdE/wDBhF/8XR/wsjwl/wBDbon/AIMIv/i6AOporlv+FkeEv+ht&#10;0T/wYRf/ABdH/CyPCX/Q26J/4MIv/i6AOporlv8AhZHhL/obdE/8GEX/AMXR/wALI8Jf9Dbon/gw&#10;i/8Ai6APmb9r7/koul/9gqP/ANGy0VT/AGotas/EnjvTZtG1C11C3j0yNGksrqN03ebLxmigD//Z&#10;UEsDBBQABgAIAAAAIQAbmEgH4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9h&#10;GcGb3cTSNI3ZlFLUUxFsBeltmp0modndkN0m6b93POltHu/x5nv5ejKtGKj3jbMK4lkEgmzpdGMr&#10;BV+Ht6cUhA9oNbbOkoIbeVgX93c5ZtqN9pOGfagEl1ifoYI6hC6T0pc1GfQz15Fl7+x6g4FlX0nd&#10;48jlppXPUZRIg43lDzV2tK2pvOyvRsH7iONmHr8Ou8t5ezseFh/fu5iUenyYNi8gAk3hLwy/+IwO&#10;BTOd3NVqL1rWabzgKB8rEOwnSboEcVIwj5YJyCKX/xcUPwAAAP//AwBQSwMEFAAGAAgAAAAhAGTn&#10;brQSAQAA3wcAABkAAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzvNVNasMwEAXgfaF3MNrX8jiJ&#10;k5TI2ZRCtiU9gLDHtlrrB0stze0rKJQGwnQ3S0nozcdbSIfjl52LT1yi8U4JKCtRoOt8b9yoxOv5&#10;+WEnipi06/XsHSpxwSiO7f3d4QVnnfKlOJkQi5ziohJTSuFRythNaHUsfUCXTwa/WJ3ychll0N27&#10;HlHWVdXI5W+GaK8yi1OvxHLq8/zzJeTJ/2f7YTAdPvnuw6JLN0ZIY/PsHKiXEZMSFnujfzZ35VsY&#10;hbxtgBUPAlaUgglBGrY8RWypHqDmQUBNKZgQpAGYiqB6aHgMDWUAriKAUmx4mthQBsjvN8dzCRWl&#10;WPMg1pRhz2PYUwZgKgJ+m5BX33L7DQAA//8DAFBLAQItABQABgAIAAAAIQDa9j37DQEAABQCAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAAPgEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAdksm9j&#10;BQAAOikAAA4AAAAAAAAAAAAAAAAAPQIAAGRycy9lMm9Eb2MueG1sUEsBAi0ACgAAAAAAAAAhAMmG&#10;sahuCAAAbggAABQAAAAAAAAAAAAAAAAAzAcAAGRycy9tZWRpYS9pbWFnZTEuanBnUEsBAi0ACgAA&#10;AAAAAAAhAKkdHqLPEAAAzxAAABQAAAAAAAAAAAAAAAAAbBAAAGRycy9tZWRpYS9pbWFnZTIuanBn&#10;UEsBAi0ACgAAAAAAAAAhAOiLuIFbEQAAWxEAABQAAAAAAAAAAAAAAAAAbSEAAGRycy9tZWRpYS9p&#10;bWFnZTMuanBnUEsBAi0ACgAAAAAAAAAhACHfHaKGDAAAhgwAABQAAAAAAAAAAAAAAAAA+jIAAGRy&#10;cy9tZWRpYS9pbWFnZTQuanBnUEsBAi0ACgAAAAAAAAAhAJDwXyZ+CwAAfgsAABQAAAAAAAAAAAAA&#10;AAAAsj8AAGRycy9tZWRpYS9pbWFnZTUuanBnUEsBAi0ACgAAAAAAAAAhAGGPjblHDwAARw8AABQA&#10;AAAAAAAAAAAAAAAAYksAAGRycy9tZWRpYS9pbWFnZTYuanBnUEsBAi0ACgAAAAAAAAAhACl1FNtt&#10;EAAAbRAAABQAAAAAAAAAAAAAAAAA21oAAGRycy9tZWRpYS9pbWFnZTcuanBnUEsBAi0ACgAAAAAA&#10;AAAhAMkqm6p5DgAAeQ4AABQAAAAAAAAAAAAAAAAAemsAAGRycy9tZWRpYS9pbWFnZTguanBnUEsB&#10;Ai0ACgAAAAAAAAAhAIz15NYKCQAACgkAABQAAAAAAAAAAAAAAAAAJXoAAGRycy9tZWRpYS9pbWFn&#10;ZTkuanBnUEsBAi0ACgAAAAAAAAAhALp4W4nICAAAyAgAABUAAAAAAAAAAAAAAAAAYYMAAGRycy9t&#10;ZWRpYS9pbWFnZTEwLmpwZ1BLAQItAAoAAAAAAAAAIQDn1ZLN7QcAAO0HAAAVAAAAAAAAAAAAAAAA&#10;AFyMAABkcnMvbWVkaWEvaW1hZ2UxMS5qcGdQSwECLQAKAAAAAAAAACEA2jk4tGQGAABkBgAAFQAA&#10;AAAAAAAAAAAAAAB8lAAAZHJzL21lZGlhL2ltYWdlMTIuanBnUEsBAi0ACgAAAAAAAAAhAEONtka+&#10;BAAAvgQAABUAAAAAAAAAAAAAAAAAE5sAAGRycy9tZWRpYS9pbWFnZTEzLmpwZ1BLAQItAAoAAAAA&#10;AAAAIQDKmAQ9qwcAAKsHAAAVAAAAAAAAAAAAAAAAAASgAABkcnMvbWVkaWEvaW1hZ2UxNC5qcGdQ&#10;SwECLQAUAAYACAAAACEAG5hIB+AAAAAJAQAADwAAAAAAAAAAAAAAAADipwAAZHJzL2Rvd25yZXYu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAGTnbrQSAQAA3wcAABkAAAAAAAAAAAAAAAAA76gAAGRycy9fcmVs&#10;cy9lMm9Eb2MueG1sLnJlbHNQSwUGAAAAABMAEwDbBAAAOKoAAAAA&#10;">
                 <v:shape id="Freeform: Shape 41145290" o:spid="_x0000_s1027" style="position:absolute;left:76;top:18516;width:29154;height:92;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" coordsize="2915412,9144" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBbRTwGyAAAAOEAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9da8Iw&#10;FIbvB/sP4Qy8m2mLinamMgTBi8lQB7s9NGdtaXJSkqzWf79cCLt8eb94trvJGjGSD51jBfk8A0Fc&#10;O91xo+DrenhdgwgRWaNxTAruFGBXPT9tsdTuxmcaL7ERaYRDiQraGIdSylC3ZDHM3UCcvB/nLcYk&#10;fSO1x1sat0YWWbaSFjtODy0OtG+p7i+/VkFxXn1srvvTYTDdeOq/jf+8a6/U7GV6fwMRaYr/4Uf7&#10;qBUs8nyxLDaJIRElGpDVHwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBbRTwGyAAAAOEA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" path="m,l2915412,r,9144l,9144,,e" fillcolor="black" stroked="f">
                   <v:path arrowok="t" o:extrusionok="f"/>
                 </v:shape>
                 <v:shape id="Shape 7" o:spid="_x0000_s1028" type="#_x0000_t75" style="position:absolute;width:29230;height:1417;visibility:visible;mso-wrap-style:square" o:preferrelative="f" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAi1POHxwAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9La8JA&#10;EL4X/A/LCN7qxkdCiK4iQkFIC/Vx8Dhkx2wwOxuyW03/fbdQ6HG+96y3g23Fg3rfOFYwmyYgiCun&#10;G64VXM5vrzkIH5A1to5JwTd52G5GL2sstHvykR6nUIsYwr5ABSaErpDSV4Ys+qnriCN3c73FEM++&#10;lrrHZwy3rZwnSSYtNhwbDHa0N1TdT19WQePK+vJ5ZSrTYPPFe3m/mo9Eqcl42K1ABBrCv/jPfdBx&#10;fpot00W+nGfw+1MEQG5+AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACLU84fHAAAA4wAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;">
                   <v:imagedata r:id="rId37" o:title=""/>
                 </v:shape>
                 <v:shape id="Shape 8" o:spid="_x0000_s1029" type="#_x0000_t75" style="position:absolute;top:1356;width:29230;height:1432;visibility:visible;mso-wrap-style:square" o:preferrelative="f" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAsTA8GxQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NSgMx&#10;EL4LfYcwBW82280isjYtIkilN9viediMydbNZE1iu317Iwge5/uf1WbygzhTTH1gDctFBYK4C6Zn&#10;q+F4eLl7AJEyssEhMGm4UoLNenazwtaEC7/ReZ+tKCGcWtTgch5bKVPnyGNahJG4cB8heszljFaa&#10;iJcS7gdZV9W99NhzaXA40rOj7nP/7TUcgrPKxi952vVd875VA21PS61v59PTI4hMU/4X/7lfTZlf&#10;102jKqUU/P5UAJDrHwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAsTA8GxQAAAOMAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
                   <v:imagedata r:id="rId38" o:title=""/>
                 </v:shape>
                 <v:shape id="Shape 9" o:spid="_x0000_s1030" type="#_x0000_t75" style="position:absolute;top:2727;width:29230;height:1418;visibility:visible;mso-wrap-style:square" o:preferrelative="f" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDuUi1AxwAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9La8JA&#10;EL4X+h+WKXirm63xFV2lWCrtpWAUvA7ZMQlmZ0N2a9J/7xYKPc73nvV2sI24UedrxxrUOAFBXDhT&#10;c6nhdHx/XoDwAdlg45g0/JCH7ebxYY2ZcT0f6JaHUsQQ9hlqqEJoMyl9UZFFP3YtceQurrMY4tmV&#10;0nTYx3DbyJckmUmLNceGClvaVVRc82+rIVVv9OV2J3U95gWe9306+bykWo+ehtcViEBD+Bf/uT9M&#10;nJ9OlZqq+WIJvz9FAOTmDgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAO5SLUDHAAAA4wAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;">
                   <v:imagedata r:id="rId39" o:title=""/>
                 </v:shape>
                 <v:shape id="Shape 10" o:spid="_x0000_s1031" type="#_x0000_t75" style="position:absolute;top:4084;width:29230;height:1417;visibility:visible;mso-wrap-style:square" o:preferrelative="f" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDFd0SdyQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gRvdTc5BE1dpVQK9VSq0vMj+5qkZt/G3TXGf98tCB6HmfmGWW1G24mBfGgda8jmCgRx&#10;5UzLtYbj4f15ASJEZIOdY9JwowCb9eRphaVxV/6iYR9rkSAcStTQxNiXUoaqIYth7nri5P04bzEm&#10;6WtpPF4T3HYyV6qQFltOCw329NZQddpfrIbtsfs9ffvPXaVu9rI81IWi4az1bDq+voCINMZH+N7+&#10;MBryLF8sVZGpAv4/pT8g138AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAxXdEnckAAADj&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;">
                   <v:imagedata r:id="rId40" o:title=""/>
                 </v:shape>
                 <v:shape id="Shape 11" o:spid="_x0000_s1032" type="#_x0000_t75" style="position:absolute;top:5455;width:29230;height:1418;visibility:visible;mso-wrap-style:square" o:preferrelative="f" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA081oxyAAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gRvdaMmItFVjCCUXkqjeH5kX7Oh2bchu5r477uFQo/DzHzD7A6jbcWDet84VrCYJyCI&#10;K6cbrhVcL+fXDQgfkDW2jknBkzwc9pOXHebaDfxJjzLUIkLY56jAhNDlUvrKkEU/dx1x9L5cbzFE&#10;2ddS9zhEuG3lMknW0mLDccFgRydD1Xd5twrew61sVqtnunZVcSfzUWTXoVBqNh2PWxCBxvAf/mu/&#10;aQXLLN1kizTN4PdSvANy/wMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA081oxyAAAAOIA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;">
                   <v:imagedata r:id="rId41" o:title=""/>
                 </v:shape>
                 <v:shape id="Shape 12" o:spid="_x0000_s1033" type="#_x0000_t75" style="position:absolute;top:6812;width:29230;height:1417;visibility:visible;mso-wrap-style:square" o:preferrelative="f" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDef0xVywAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BS8NA&#10;EIXvgv9hGcGLtBtjIiHttoggVXqySs/T7JgsZmdDdm1Tf71zEHqcmTfvvW+5nnyvjjRGF9jA/TwD&#10;RdwE67g18PnxMqtAxYRssQ9MBs4UYb26vlpibcOJ3+m4S60SE441GuhSGmqtY9ORxzgPA7HcvsLo&#10;Mck4ttqOeBJz3+s8yx61R8eS0OFAzx0137sfb+DBboeDd2/7fdm4gs+/283d5mDM7c30tACVaEoX&#10;8f/3q5X6eZUXVVmUQiFMsgC9+gMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDef0xVywAA&#10;AOMAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;">
                   <v:imagedata r:id="rId42" o:title=""/>
                 </v:shape>
                 <v:shape id="Shape 13" o:spid="_x0000_s1034" type="#_x0000_t75" style="position:absolute;top:8168;width:29230;height:1433;visibility:visible;mso-wrap-style:square" o:preferrelative="f" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBkShLkzQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;EIXvhf6HZQre6iYqRVNXEUGwlSK1KbS3ITtN0mZnQ3bV+O+dg9DjzHvz3jfzZe8adaIu1J4NpMME&#10;FHHhbc2lgfxj8zgFFSKyxcYzGbhQgOXi/m6OmfVnfqfTIZZKQjhkaKCKsc20DkVFDsPQt8Si/fjO&#10;YZSxK7Xt8CzhrtGjJHnSDmuWhgpbWldU/B2OzkBfr9PdbP/79prnX/vPo/922/bFmMFDv3oGFamP&#10;/+bb9dYKfjqZjaejJBVo+UkWoBdXAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/&#10;AAAAFQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGRKEuTN&#10;AAAA4wAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAAB&#10;AwAAAAA=&#10;">
                   <v:imagedata r:id="rId43" o:title=""/>
@@ -3462,110 +3416,110 @@
     </w:p>
     <w:p w14:paraId="294C8B8D" w14:textId="77777777" w:rsidR="0059452D" w:rsidRDefault="0059452D" w:rsidP="00AC6514">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0059452D">
       <w:headerReference w:type="first" r:id="rId51"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="2"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="79EEE0E0" w14:textId="77777777" w:rsidR="00027019" w:rsidRDefault="00027019">
+    <w:p w14:paraId="7C47BB45" w14:textId="77777777" w:rsidR="00997A9D" w:rsidRDefault="00997A9D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1E3678DB" w14:textId="77777777" w:rsidR="00027019" w:rsidRDefault="00027019">
+    <w:p w14:paraId="78DC6B3A" w14:textId="77777777" w:rsidR="00997A9D" w:rsidRDefault="00997A9D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="A10006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="6D07175A" w14:textId="28A043E0" w:rsidR="00AC6514" w:rsidRPr="00A665CC" w:rsidRDefault="00CB4ED3" w:rsidP="00AC6514">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>Hunter</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:t xml:space="preserve"> Journal</w:t>
     </w:r>
     <w:r w:rsidRPr="00A665CC">
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:t>: Vol</w:t>
     </w:r>
     <w:r>
@@ -3635,51 +3589,51 @@
     </w:r>
     <w:r w:rsidR="00AC6514" w:rsidRPr="00A665CC">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="00AC6514" w:rsidRPr="00A665CC">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="70B97B5C" w14:textId="77777777" w:rsidR="0059452D" w:rsidRDefault="0059452D">
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="6C71C06F" w14:textId="76583D6A" w:rsidR="009D3299" w:rsidRPr="00A665CC" w:rsidRDefault="00960CED" w:rsidP="009D3299">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>Hunter</w:t>
     </w:r>
     <w:r w:rsidR="00AC6514">
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:t xml:space="preserve"> Journal</w:t>
     </w:r>
     <w:r w:rsidR="009D3299" w:rsidRPr="00A665CC">
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:t>: Vol</w:t>
     </w:r>
     <w:r w:rsidR="00AC6514">
@@ -3766,183 +3720,122 @@
   </w:p>
   <w:p w14:paraId="53881297" w14:textId="77777777" w:rsidR="0059452D" w:rsidRDefault="0059452D">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="488B37BE" w14:textId="77777777" w:rsidR="00027019" w:rsidRDefault="00027019">
+    <w:p w14:paraId="1B47F0B4" w14:textId="77777777" w:rsidR="00997A9D" w:rsidRDefault="00997A9D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="645F4543" w14:textId="77777777" w:rsidR="00027019" w:rsidRDefault="00027019">
+    <w:p w14:paraId="774BD9F8" w14:textId="77777777" w:rsidR="00997A9D" w:rsidRDefault="00997A9D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="50B99B57" w14:textId="47E9FAE9" w:rsidR="00AC6514" w:rsidRPr="00AC6514" w:rsidRDefault="00CB4ED3" w:rsidP="00AC6514">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="50B99B57" w14:textId="298F2960" w:rsidR="00AC6514" w:rsidRPr="00AC6514" w:rsidRDefault="00AC6514" w:rsidP="00AC6514">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:vertAlign w:val="superscript"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:noProof/>
-[...59 lines deleted...]
-      <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>Author</w:t>
     </w:r>
-    <w:r w:rsidR="00AC6514">
+    <w:r>
       <w:rPr>
         <w:vertAlign w:val="superscript"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="00AC6514">
+    <w:r>
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>, Author</w:t>
     </w:r>
-    <w:r w:rsidR="00AC6514">
+    <w:r>
       <w:rPr>
         <w:vertAlign w:val="superscript"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidR="00AC6514">
+    <w:r>
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>, Author</w:t>
     </w:r>
-    <w:r w:rsidR="00AC6514">
+    <w:r>
       <w:rPr>
         <w:vertAlign w:val="superscript"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="2A875131" w14:textId="77777777" w:rsidR="0059452D" w:rsidRDefault="00027019">
     <w:pPr>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="16705270" wp14:editId="6E1758D1">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
@@ -3964,209 +3857,148 @@
                       <a:xfrm>
                         <a:off x="2483738" y="3775238"/>
                         <a:ext cx="5724525" cy="9525"/>
                       </a:xfrm>
                       <a:prstGeom prst="straightConnector1">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="9525" cap="flat" cmpd="sng">
                         <a:solidFill>
                           <a:schemeClr val="dk1"/>
                         </a:solidFill>
                         <a:prstDash val="solid"/>
                         <a:miter lim="800000"/>
                         <a:headEnd type="none" w="sm" len="sm"/>
                         <a:tailEnd type="none" w="sm" len="sm"/>
                       </a:ln>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+        <mc:Fallback xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
           <w:drawing>
             <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>12701</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>88900</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="9525" cy="12700"/>
               <wp:effectExtent b="0" l="0" r="0" t="0"/>
               <wp:wrapNone/>
               <wp:docPr id="2017211221" name="image5.png"/>
               <a:graphic>
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic>
                     <pic:nvPicPr>
                       <pic:cNvPr id="0" name="image5.png"/>
                       <pic:cNvPicPr preferRelativeResize="0"/>
                     </pic:nvPicPr>
                     <pic:blipFill>
                       <a:blip r:embed="rId3"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="9525" cy="12700"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect"/>
                       <a:ln/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="0BCE2ED1" w14:textId="53778C56" w:rsidR="000218B0" w:rsidRDefault="00CB4ED3">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="0BCE2ED1" w14:textId="1C8AA641" w:rsidR="000218B0" w:rsidRDefault="00CB4ED3">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672576" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="71421FE6" wp14:editId="333C0911">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="rightMargin">
             <wp:posOffset>-28575</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>56515</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="714375" cy="842611"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="2" name="Picture 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="Icon Hunter-1.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="714375" cy="842611"/>
-                  </a:xfrm>
-[...59 lines deleted...]
-                    <a:ext cx="1285875" cy="481411"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="5FA66B2F" w14:textId="299DD9FE" w:rsidR="000218B0" w:rsidRPr="009D0927" w:rsidRDefault="000218B0" w:rsidP="00CB4ED3">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
@@ -4458,186 +4290,125 @@
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>xxxx-xxxx</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="2049905D" w14:textId="4078DC4F" w:rsidR="0059452D" w:rsidRDefault="0059452D">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="5EAA7B32" w14:textId="2457AD56" w:rsidR="00AC6514" w:rsidRPr="00AC6514" w:rsidRDefault="00CB4ED3">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="5EAA7B32" w14:textId="21CBFBFF" w:rsidR="00AC6514" w:rsidRPr="00AC6514" w:rsidRDefault="00AC6514">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:vertAlign w:val="superscript"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
-    <w:bookmarkStart w:id="3" w:name="_Hlk188485200"/>
-[...3 lines deleted...]
-    <w:bookmarkStart w:id="7" w:name="_Hlk188486737"/>
+    <w:bookmarkStart w:id="2" w:name="_Hlk188485200"/>
+    <w:bookmarkStart w:id="3" w:name="_Hlk188486217"/>
+    <w:bookmarkStart w:id="4" w:name="_Hlk188486218"/>
+    <w:bookmarkStart w:id="5" w:name="_Hlk188486736"/>
+    <w:bookmarkStart w:id="6" w:name="_Hlk188486737"/>
     <w:r>
       <w:rPr>
-        <w:noProof/>
-[...59 lines deleted...]
-      <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>Author</w:t>
     </w:r>
-    <w:r w:rsidR="00AC6514">
+    <w:r>
       <w:rPr>
         <w:vertAlign w:val="superscript"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="00AC6514">
+    <w:r>
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>, Author</w:t>
     </w:r>
-    <w:r w:rsidR="00AC6514">
+    <w:r>
       <w:rPr>
         <w:vertAlign w:val="superscript"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidR="00AC6514">
+    <w:r>
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>, Author</w:t>
     </w:r>
-    <w:r w:rsidR="00AC6514">
+    <w:r>
       <w:rPr>
         <w:vertAlign w:val="superscript"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
+    <w:bookmarkEnd w:id="2"/>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkEnd w:id="7"/>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="16E17D65"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A760B338"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -4680,155 +4451,157 @@
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="3671416">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="131"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0059452D"/>
     <w:rsid w:val="000218B0"/>
     <w:rsid w:val="00027019"/>
     <w:rsid w:val="00076381"/>
     <w:rsid w:val="00251795"/>
     <w:rsid w:val="003C1DAE"/>
     <w:rsid w:val="00436917"/>
     <w:rsid w:val="00524A52"/>
     <w:rsid w:val="0059452D"/>
     <w:rsid w:val="005C061D"/>
     <w:rsid w:val="00653561"/>
     <w:rsid w:val="00851813"/>
     <w:rsid w:val="008C7429"/>
     <w:rsid w:val="00960CED"/>
     <w:rsid w:val="00980992"/>
+    <w:rsid w:val="00997A9D"/>
     <w:rsid w:val="009D3299"/>
     <w:rsid w:val="009E37D1"/>
     <w:rsid w:val="00AC6514"/>
     <w:rsid w:val="00AE15B5"/>
     <w:rsid w:val="00B25004"/>
     <w:rsid w:val="00C15E42"/>
     <w:rsid w:val="00C53CEB"/>
+    <w:rsid w:val="00C56285"/>
     <w:rsid w:val="00CB4ED3"/>
     <w:rsid w:val="00CC3162"/>
     <w:rsid w:val="00E5128A"/>
     <w:rsid w:val="00FB5EB7"/>
     <w:rsid w:val="00FF3BF7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-ID"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="59C95E79"/>
   <w15:docId w15:val="{B62F925B-C480-4720-9FF5-D1D613DA874E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="id-ID" w:eastAsia="en-ID" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="377">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4890,98 +4663,101 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -5158,51 +4934,50 @@
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Smart Link Error" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00AC6514"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480" w:after="120"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
@@ -5523,66 +5298,62 @@
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:left w:w="28" w:type="dxa"/>
         <w:right w:w="28" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003C1DAE"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-nc-sa/4.0/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image28.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image31.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-nc-sa/4.0/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image26.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image30.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-nc-sa/4.0/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.wmf"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image25.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-nc-sa/4.0/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image29.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:email-author-3@ymail.com3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-nc-sa/4.0/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image27.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-nc-sa/4.0/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image28.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image31.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-nc-sa/4.0/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image26.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image30.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-nc-sa/4.0/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.wmf"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image25.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-nc-sa/4.0/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image29.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:email-author-3@ymail.com3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-nc-sa/4.0/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image27.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
-[...2 lines deleted...]
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -5858,68 +5629,68 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mgB54Uf1BydPpRrPCTd6fyGcANvMw==">CgMxLjA4AHIhMXdZSDNNaFEzRmp1OTBTMTRCRTdlemVIM0dfV2JnVVhj</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1482</Words>
-  <Characters>8453</Characters>
+  <Words>1481</Words>
+  <Characters>8448</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>70</Lines>
   <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9916</CharactersWithSpaces>
+  <CharactersWithSpaces>9910</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>