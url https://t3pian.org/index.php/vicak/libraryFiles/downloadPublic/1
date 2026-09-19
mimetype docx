--- v1 (2026-03-20)
+++ v2 (2026-09-19)
@@ -92,50 +92,52 @@
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="036E6809" w14:textId="77777777" w:rsidR="00791673" w:rsidRDefault="00791673">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Garamond" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00791673">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Garamond" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Author's Name (without title)¹, Author's Name (without title)²</w:t>
       </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00791673">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Garamond" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
         <w:t>(Font Calibri, 12, Each first letter capitalized)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="496A844A" w14:textId="758A4EEF" w:rsidR="00C84CEC" w:rsidRDefault="00791673">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00791673">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="28"/>
@@ -535,62 +537,51 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Research Methodology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20988CA4" w14:textId="550611E4" w:rsidR="0098584A" w:rsidRPr="00BE3F72" w:rsidRDefault="0098584A" w:rsidP="0098584A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-ID"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE3F72">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-ID"/>
         </w:rPr>
-        <w:t>In general, this section explains how the research was conducted. The main topics covered in this section include: (1) Re</w:t>
-[...10 lines deleted...]
-        <w:t>search design, (2) Sample population or research subjects, (3) Data collection techniques and instrument development, (4) Data analysis techniques</w:t>
+        <w:t>In general, this section explains how the research was conducted. The main topics covered in this section include: (1) Research design, (2) Sample population or research subjects, (3) Data collection techniques and instrument development, (4) Data analysis techniques</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AA0BFE1" w14:textId="17582993" w:rsidR="00C84CEC" w:rsidRPr="00BE3F72" w:rsidRDefault="00C84CEC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1F899457" w14:textId="5871A618" w:rsidR="00B50D21" w:rsidRPr="00BE3F72" w:rsidRDefault="00B50D21" w:rsidP="00B50D21">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-ID"/>
         </w:rPr>
@@ -2182,61 +2173,61 @@
       </w:r>
       <w:r w:rsidRPr="00D05093">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>), or ensure that each citation and reference is correctly formatted.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00C84CEC" w:rsidRPr="0002178D" w:rsidSect="00254ABE">
       <w:headerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="11907" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2ED0EC0D" w14:textId="77777777" w:rsidR="00117796" w:rsidRDefault="00117796">
+    <w:p w14:paraId="30616EE1" w14:textId="77777777" w:rsidR="00FE6C99" w:rsidRDefault="00FE6C99">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="34D95BF4" w14:textId="77777777" w:rsidR="00117796" w:rsidRDefault="00117796">
+    <w:p w14:paraId="5D1BBA8C" w14:textId="77777777" w:rsidR="00FE6C99" w:rsidRDefault="00FE6C99">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Aptos">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -2374,51 +2365,51 @@
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="55C5D1AF" w14:textId="77777777" w:rsidR="00C84CEC" w:rsidRDefault="00117796">
+  <w:p w14:paraId="55C5D1AF" w14:textId="77777777" w:rsidR="00C84CEC" w:rsidRDefault="00FE6C99">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial Nova Cond Light" w:eastAsia="Arial Nova Cond Light" w:hAnsi="Arial Nova Cond Light" w:cs="Arial Nova Cond Light"/>
         <w:color w:val="0E2841"/>
       </w:rPr>
     </w:pPr>
     <w:hyperlink r:id="rId1">
       <w:r w:rsidR="00D809FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova Cond Light" w:eastAsia="Arial Nova Cond Light" w:hAnsi="Arial Nova Cond Light" w:cs="Arial Nova Cond Light"/>
           <w:color w:val="0E2841"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -2452,146 +2443,147 @@
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial Nova Cond Light" w:eastAsia="Arial Nova Cond Light" w:hAnsi="Arial Nova Cond Light" w:cs="Arial Nova Cond Light"/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:instrText>PAGE</w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial Nova Cond Light" w:eastAsia="Arial Nova Cond Light" w:hAnsi="Arial Nova Cond Light" w:cs="Arial Nova Cond Light"/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="085897F1" w14:textId="77777777" w:rsidR="00117796" w:rsidRDefault="00117796">
+    <w:p w14:paraId="065D00A7" w14:textId="77777777" w:rsidR="00FE6C99" w:rsidRDefault="00FE6C99">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="56DF70FA" w14:textId="77777777" w:rsidR="00117796" w:rsidRDefault="00117796">
+    <w:p w14:paraId="3BA6D540" w14:textId="77777777" w:rsidR="00FE6C99" w:rsidRDefault="00FE6C99">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:p w14:paraId="1C85015D" w14:textId="439382E2" w:rsidR="00C84CEC" w:rsidRDefault="00C84CEC">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:p w14:paraId="72270D9B" w14:textId="41D5C300" w:rsidR="00254ABE" w:rsidRDefault="00254ABE" w:rsidP="00254ABE">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="576999DE" wp14:editId="0940D12A">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="576999DE" wp14:editId="3F1AAA53">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>211092</wp:posOffset>
+            <wp:posOffset>277461</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-103505</wp:posOffset>
+            <wp:posOffset>-107315</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="952500" cy="1169035"/>
+          <wp:extent cx="825568" cy="1169035"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1240833556" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="408989993" name="Picture 1"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
-                <pic:blipFill rotWithShape="1">
-                  <a:blip r:embed="rId1">
+                <pic:blipFill>
+                  <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect b="13368"/>
-                  <a:stretch/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="952500" cy="1169035"/>
+                    <a:ext cx="825568" cy="1169035"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
@@ -2730,233 +2722,54 @@
                         <w:szCs w:val="34"/>
                         <w14:textOutline w14:w="11112" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                           <w14:solidFill>
                             <w14:srgbClr w14:val="FF6161"/>
                           </w14:solidFill>
                           <w14:prstDash w14:val="solid"/>
                           <w14:round/>
                         </w14:textOutline>
                       </w:rPr>
                       <w:t>JURNAL PENELITIAN VIDYA CAKRA</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="5F41F5E8" w14:textId="77777777" w:rsidR="00254ABE" w:rsidRDefault="00254ABE" w:rsidP="00254ABE">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="0083B634" w14:textId="77777777" w:rsidR="00254ABE" w:rsidRDefault="00254ABE" w:rsidP="00254ABE">
+  <w:p w14:paraId="0083B634" w14:textId="5DF641D0" w:rsidR="00254ABE" w:rsidRDefault="00254ABE" w:rsidP="00254ABE">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
-    <w:r>
-[...177 lines deleted...]
-    </w:r>
   </w:p>
   <w:p w14:paraId="57F1921A" w14:textId="77777777" w:rsidR="00254ABE" w:rsidRDefault="00254ABE" w:rsidP="00254ABE">
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2C376AC1" wp14:editId="5E874DFA">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>4387850</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>234315</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1073150" cy="349200"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="461839291" name="Text Box 2"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
@@ -3253,51 +3066,51 @@
                         <a:schemeClr val="dk1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="dk1"/>
                       </a:fillRef>
                       <a:effectRef idx="2">
                         <a:schemeClr val="dk1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex">
+        <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
           <w:pict>
             <v:line w14:anchorId="09052A11" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="12.25pt,11.7pt" to="429.6pt,11.7pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCFBhMWsQEAAKoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfIPxC815RfRSFYziFBcina&#10;oE0+gCGXFhG+QLKW/Pdd0rZcJEUORS4UHzuzO7OrzfVoDdlDTNq7js5nDSXghJfa7Tr69Hj3+Ssl&#10;KXMnufEOOnqARK+3V582Q2hh4XtvJESCJC61Q+hon3NoGUuiB8vTzAdw+Kh8tDzjMe6YjHxAdmvY&#10;omm+sMFHGaIXkBLe3h4f6bbyKwUi/1AqQSamo1hbrmus63NZ2XbD213kodfiVAb/jyos1w6TTlS3&#10;PHPyO+o3VFaL6JNXeSa8ZV4pLaBqQDXz5pWaXz0PULWgOSlMNqWPoxXf9zfuIaINQ0htCg+xqBhV&#10;tOWL9ZGxmnWYzIIxE4GX62XTLFdrSsT5jV2AIaZ8D96Ssumo0a7o4C3ff0sZk2HoOaRcG0eGjq5W&#10;qzX2SNggO5p77R6xKS+lRexSXN3lg4Ej7icooiWWs6z8dW7gxkSy59hx+TKv8JIBIwtEaWMmUPM+&#10;6BRbYFBnaQIu3gdO0TWjd3kCWu18/Bc4j+dS1TH+rPqotch+9vJQW1XtwIGoPp6Gt0zc3+cKv/xi&#10;2z8AAAD//wMAUEsDBBQABgAIAAAAIQDC0L7g4AAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE/N&#10;TsMwDL4j8Q6RkbixdGVjo2s6sSEuaAIxeAC3CU1FfqokXQtPjxEHuNiyP/v7KbeTNeykQuy8EzCf&#10;ZcCUa7zsXCvg7fXhag0sJnQSjXdKwKeKsK3Oz0ospB/dizodU8uIxMUCBeiU+oLz2GhlMc58rxxh&#10;7z5YTDSGlsuAI5Fbw/Msu+EWO0cKGnu116r5OA5WwO5ZYmNWw+rwVYfxaT/Hw04/CnF5Md1vqNxt&#10;gCU1pb8P+MlA/qEiY7UfnIzMCMgXS7qkfr0ARvh6eZsDq38XvCr5/xTVNwAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQCFBhMWsQEAAKoDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQDC0L7g4AAAAA0BAAAPAAAAAAAAAAAAAAAAAAsEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAGAUAAAAA&#10;" strokecolor="black [3200]" strokeweight="3.5pt">
               <v:stroke linestyle="thinThick" joinstyle="miter"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:p w14:paraId="11D81843" w14:textId="77777777" w:rsidR="00C84CEC" w:rsidRDefault="00D809FF">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
@@ -3877,92 +3690,94 @@
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:zoom w:percent="90"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C84CEC"/>
     <w:rsid w:val="0002178D"/>
     <w:rsid w:val="00100717"/>
     <w:rsid w:val="00117796"/>
     <w:rsid w:val="00254ABE"/>
+    <w:rsid w:val="006A52B8"/>
     <w:rsid w:val="00791673"/>
     <w:rsid w:val="00843DD1"/>
     <w:rsid w:val="008A38C7"/>
     <w:rsid w:val="0094705C"/>
     <w:rsid w:val="0098584A"/>
     <w:rsid w:val="00A60F82"/>
     <w:rsid w:val="00B463C1"/>
     <w:rsid w:val="00B50D21"/>
     <w:rsid w:val="00BE3F72"/>
     <w:rsid w:val="00C25AD3"/>
     <w:rsid w:val="00C84CEC"/>
     <w:rsid w:val="00D05093"/>
     <w:rsid w:val="00D809FF"/>
     <w:rsid w:val="00F47588"/>
+    <w:rsid w:val="00FE6C99"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="51F9BF39"/>