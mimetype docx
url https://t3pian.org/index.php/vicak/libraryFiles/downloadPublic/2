--- v1 (2026-03-10)
+++ v2 (2026-10-28)
@@ -171,50 +171,52 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="0002178D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Garamond" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>, Nama Penulis tanpa gelar</w:t>
       </w:r>
       <w:r w:rsidRPr="0002178D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Garamond" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">2 </w:t>
       </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="00C84CEC" w:rsidRPr="0002178D" w:rsidRDefault="00D809FF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Garamond" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0002178D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Garamond" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0002178D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Garamond" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -804,61 +806,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Secara umum, bagian ini menjelaskan bagaimana penelitian dilakukan. Pokok bahasan dari bagian ini adalah: (1) desain penelitian; (2) populasi sampel atau subjek penelitian; (3) teknik pengumpulan data dan pengembangan instrumen; (4) dan teknik analisis data. Harap gunakan paragraf deskriptif.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C84CEC" w:rsidRPr="005120FE" w:rsidRDefault="00D809FF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005120FE">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Anda dapat menggunakan pertanyaan-pertanyaan berikut sebagai panduan untuk menulis metode: 1) Apakah desainnya sesuai untuk menjawab pertanyaan yang diajukan? 2) Apakah ada informasi yang cukup bagi Anda untuk merepl</w:t>
-[...9 lines deleted...]
-        <w:t>ikasi penelitian tersebut? 3) Apakah artikel tersebut mengidentifikasi prosedur yang diikuti? 4) Apakah prosedur-prosedur tersebut diurutkan dengan cara yang bermakna? 5) Jika metodenya baru, apakah dijelaskan secara rinci? 6) Apakah pengambilan sampel sudah tepat? 7) Apakah peralatan dan bahan telah dijelaskan secara memadai? 8) Apakah sudah jelas jenis data apa yang dicatat? 9) Apakah Anda sudah tepat dalam menjelaskan pengukuran?</w:t>
+        <w:t>Anda dapat menggunakan pertanyaan-pertanyaan berikut sebagai panduan untuk menulis metode: 1) Apakah desainnya sesuai untuk menjawab pertanyaan yang diajukan? 2) Apakah ada informasi yang cukup bagi Anda untuk mereplikasi penelitian tersebut? 3) Apakah artikel tersebut mengidentifikasi prosedur yang diikuti? 4) Apakah prosedur-prosedur tersebut diurutkan dengan cara yang bermakna? 5) Jika metodenya baru, apakah dijelaskan secara rinci? 6) Apakah pengambilan sampel sudah tepat? 7) Apakah peralatan dan bahan telah dijelaskan secara memadai? 8) Apakah sudah jelas jenis data apa yang dicatat? 9) Apakah Anda sudah tepat dalam menjelaskan pengukuran?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C84CEC" w:rsidRPr="005120FE" w:rsidRDefault="00D809FF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005120FE">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Penting untuk diperhatikan bahwa Anda tidak perlu menggunakan terlalu banyak rumus atau tabel kecuali jika memang diperlukan untuk ditampilkan. (Font Garamond, 12)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C84CEC" w:rsidRPr="0002178D" w:rsidRDefault="00C84CEC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2348,61 +2340,61 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Garamond" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00C84CEC" w:rsidRPr="0002178D" w:rsidSect="000401BB">
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="11907" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="0096452B" w:rsidRDefault="0096452B">
+    <w:p w:rsidR="00EF0DB7" w:rsidRDefault="00EF0DB7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="0096452B" w:rsidRDefault="0096452B">
+    <w:p w:rsidR="00EF0DB7" w:rsidRDefault="00EF0DB7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Aptos">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -2482,51 +2474,51 @@
   <w:p w:rsidR="00C84CEC" w:rsidRDefault="00C84CEC" w:rsidP="000401BB">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="00C84CEC" w:rsidRDefault="0096452B">
+  <w:p w:rsidR="00C84CEC" w:rsidRDefault="00EF0DB7">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial Nova Cond Light" w:eastAsia="Arial Nova Cond Light" w:hAnsi="Arial Nova Cond Light" w:cs="Arial Nova Cond Light"/>
         <w:color w:val="0E2841"/>
       </w:rPr>
     </w:pPr>
     <w:hyperlink r:id="rId1">
       <w:r w:rsidR="00D809FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial Nova Cond Light" w:eastAsia="Arial Nova Cond Light" w:hAnsi="Arial Nova Cond Light" w:cs="Arial Nova Cond Light"/>
           <w:color w:val="0E2841"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -2560,61 +2552,61 @@
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial Nova Cond Light" w:eastAsia="Arial Nova Cond Light" w:hAnsi="Arial Nova Cond Light" w:cs="Arial Nova Cond Light"/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:instrText>PAGE</w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial Nova Cond Light" w:eastAsia="Arial Nova Cond Light" w:hAnsi="Arial Nova Cond Light" w:cs="Arial Nova Cond Light"/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="0096452B" w:rsidRDefault="0096452B">
+    <w:p w:rsidR="00EF0DB7" w:rsidRDefault="00EF0DB7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="0096452B" w:rsidRDefault="0096452B">
+    <w:p w:rsidR="00EF0DB7" w:rsidRDefault="00EF0DB7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:p w:rsidR="00C84CEC" w:rsidRDefault="00C84CEC">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
@@ -2622,84 +2614,85 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:p w:rsidR="005120FE" w:rsidRDefault="005120FE" w:rsidP="005120FE">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3ADA7F8B" wp14:editId="6B5BD587">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>211092</wp:posOffset>
+            <wp:posOffset>277461</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-103505</wp:posOffset>
+            <wp:posOffset>-107315</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="952500" cy="1169035"/>
+          <wp:extent cx="825568" cy="1169035"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1240833556" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="408989993" name="Picture 1"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
-                <pic:blipFill rotWithShape="1">
-                  <a:blip r:embed="rId1">
+                <pic:blipFill>
+                  <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect b="13368"/>
-                  <a:stretch/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="952500" cy="1169035"/>
+                    <a:ext cx="825568" cy="1169035"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
@@ -2842,229 +2835,50 @@
                           </w14:solidFill>
                           <w14:prstDash w14:val="solid"/>
                           <w14:round/>
                         </w14:textOutline>
                       </w:rPr>
                       <w:t>JURNAL PENELITIAN VIDYA CAKRA</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w:rsidR="005120FE" w:rsidRDefault="005120FE" w:rsidP="005120FE">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
   <w:p w:rsidR="005120FE" w:rsidRDefault="005120FE" w:rsidP="005120FE">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
-    <w:r>
-[...177 lines deleted...]
-    </w:r>
   </w:p>
   <w:p w:rsidR="005120FE" w:rsidRDefault="005120FE" w:rsidP="005120FE">
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2A832CDD" wp14:editId="055CF0FB">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>4387850</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>234315</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1073150" cy="349200"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="461839291" name="Text Box 2"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
@@ -3547,52 +3361,54 @@
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C84CEC"/>
     <w:rsid w:val="0002178D"/>
     <w:rsid w:val="000401BB"/>
     <w:rsid w:val="00164DE9"/>
     <w:rsid w:val="003D3B31"/>
     <w:rsid w:val="005120FE"/>
     <w:rsid w:val="0094705C"/>
     <w:rsid w:val="0096452B"/>
     <w:rsid w:val="00A60F82"/>
+    <w:rsid w:val="00B01EFF"/>
     <w:rsid w:val="00C84CEC"/>
     <w:rsid w:val="00D809FF"/>
+    <w:rsid w:val="00EF0DB7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:docId w15:val="{C109333E-7112-42D3-A0D2-560DDC28BC0E}"/>